--- v0 (2025-12-18)
+++ v1 (2026-10-24)
@@ -1,95 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="13FC92F2" w14:textId="2A72E1C0" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00000000" w:rsidP="00B474E9">
+    <w:p w14:paraId="13FC92F2" w14:textId="2A72E1C0" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00E27A0B" w:rsidP="00B474E9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="3402"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PORTARIA Nº </w:t>
       </w:r>
       <w:r w:rsidR="00583450" w:rsidRPr="00583450">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>36/2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9DFC71" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="3402"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B5F2B9A" w14:textId="68E071CE" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00000000" w:rsidP="00B474E9">
+    <w:p w14:paraId="7B5F2B9A" w14:textId="68E071CE" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00E27A0B" w:rsidP="00B474E9">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Data: </w:t>
       </w:r>
       <w:r w:rsidR="00583450" w:rsidRPr="00583450">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00583450" w:rsidRPr="00583450">
@@ -136,72 +136,79 @@
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Comissão Permanente de Processo Administrativo Disciplinar, no âmbito da Câmara Municipal de Sorriso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>MT</w:t>
       </w:r>
       <w:r w:rsidR="00D120E3">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>, r</w:t>
       </w:r>
       <w:r w:rsidR="00D120E3">
-        <w:t>evogada a Portaria nº 126/2023</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> e dá outras providências.</w:t>
+        <w:t>evogada a Portaria nº 126/2023 e dá outras providências.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A027013" w14:textId="77777777" w:rsidR="00583450" w:rsidRPr="00583450" w:rsidRDefault="00583450" w:rsidP="00583450">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6A9235C8" w14:textId="77777777" w:rsidR="00583450" w:rsidRPr="00583450" w:rsidRDefault="00583450" w:rsidP="00583450">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00583450">
-        <w:t>O Excelentíssimo Senhor Iago Mella, Presidente da Câmara Municipal de Sorriso, Estado de Mato Grosso, no uso das atribuições que lhe são conferidas por Lei, e</w:t>
+        <w:t xml:space="preserve">O Excelentíssimo Senhor Iago </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00583450">
+        <w:t>Mella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00583450">
+        <w:t>, Presidente da Câmara Municipal de Sorriso, Estado de Mato Grosso, no uso das atribuições que lhe são conferidas por Lei, e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0626324B" w14:textId="77777777" w:rsidR="00583450" w:rsidRPr="00583450" w:rsidRDefault="00583450" w:rsidP="00583450">
       <w:pPr>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02642BA9" w14:textId="386E705A" w:rsidR="00583450" w:rsidRPr="00583450" w:rsidRDefault="00583450" w:rsidP="00583450">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1778"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00583450">
         <w:t>Considerando a Portaria nº 111/2023, que “Institui e disciplina a Comissão Permanente de Processo Administrativo Disciplinar, no âmbito da Câmara Municipal de Sorriso</w:t>
       </w:r>
       <w:r>
@@ -298,75 +305,111 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C7D2BDE" w14:textId="77777777" w:rsidR="00583450" w:rsidRPr="00583450" w:rsidRDefault="00583450" w:rsidP="00583450">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Presidente: Jailine Franciele Frasson</w:t>
+        <w:t xml:space="preserve">Presidente: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00583450">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Jailine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00583450">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Franciele </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00583450">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Frasson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1908CE93" w14:textId="7A3E4DE6" w:rsidR="00583450" w:rsidRPr="00583450" w:rsidRDefault="00583450" w:rsidP="00583450">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Membro: Rosângela Aparecida Silva Bellão Gimenez</w:t>
+        <w:t xml:space="preserve">Membro: Rosângela Aparecida Silva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00583450">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Bellão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00583450">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gimenez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E998AD" w14:textId="7C3AE3B3" w:rsidR="00583450" w:rsidRPr="00583450" w:rsidRDefault="00583450" w:rsidP="00583450">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Membro: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Márcio Marques Timóteo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7992CBF5" w14:textId="77777777" w:rsidR="00583450" w:rsidRPr="00583450" w:rsidRDefault="00583450" w:rsidP="00583450">
       <w:pPr>
@@ -465,51 +508,51 @@
         <w:ind w:firstLine="1417"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Art. 5º </w:t>
       </w:r>
       <w:r w:rsidRPr="00583450">
         <w:t>Esta Portaria entra em vigor n</w:t>
       </w:r>
       <w:r>
         <w:t>a data da sua publicação</w:t>
       </w:r>
       <w:r w:rsidRPr="00583450">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B972AF" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2271A14E" w14:textId="0A9BBEB9" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00000000" w:rsidP="00B474E9">
+    <w:p w14:paraId="2271A14E" w14:textId="0A9BBEB9" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00E27A0B" w:rsidP="00B474E9">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Câmara Municipal de Sorriso, Estado de Mato Grosso, em </w:t>
       </w:r>
       <w:r w:rsidR="00583450">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
@@ -541,160 +584,168 @@
     <w:p w14:paraId="7C45FF3B" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E878FCC" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21A451FD" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37EA1853" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00000000" w:rsidP="00B474E9">
+    <w:p w14:paraId="37EA1853" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00E27A0B" w:rsidP="00B474E9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>IAGO MELLA</w:t>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00583450">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AGO MELLA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493E3FD0" w14:textId="0D2DABFE" w:rsidR="00213356" w:rsidRPr="00583450" w:rsidRDefault="00000000" w:rsidP="00B474E9">
+    <w:p w14:paraId="493E3FD0" w14:textId="0D2DABFE" w:rsidR="00213356" w:rsidRPr="00583450" w:rsidRDefault="00E27A0B" w:rsidP="00B474E9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Presidente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C53ABA1" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7319AC57" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70A1BA62" w14:textId="35466318" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00000000" w:rsidP="00B474E9">
+    <w:p w14:paraId="70A1BA62" w14:textId="35466318" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00E27A0B" w:rsidP="00B474E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583450">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Registre-se. Publique-se. Cumpra-se.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75524804" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B474E9" w:rsidRPr="00583450" w:rsidSect="00D42D69">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2269" w:right="1134" w:bottom="1134" w:left="1701" w:header="340" w:footer="323" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D5FCF65" w14:textId="77777777" w:rsidR="00D42D69" w:rsidRDefault="00D42D69">
+    <w:p w14:paraId="65F374E1" w14:textId="77777777" w:rsidR="00E27A0B" w:rsidRDefault="00E27A0B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A72528C" w14:textId="77777777" w:rsidR="00D42D69" w:rsidRDefault="00D42D69">
+    <w:p w14:paraId="3DDB8CB5" w14:textId="77777777" w:rsidR="00E27A0B" w:rsidRDefault="00E27A0B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -711,67 +762,67 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="StarSymbol">
     <w:altName w:val="Segoe UI Symbol"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
@@ -816,397 +867,407 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
+    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tms Rmn">
     <w:panose1 w:val="02020603040505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E7D4B35" w14:textId="77777777" w:rsidR="006D405D" w:rsidRDefault="00000000" w:rsidP="007C0F58">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="5E7D4B35" w14:textId="77777777" w:rsidR="006D405D" w:rsidRDefault="00E27A0B" w:rsidP="007C0F58">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
-    </w:r>
-[...4 lines deleted...]
-      <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="07BB1363" w14:textId="77777777" w:rsidR="006D405D" w:rsidRDefault="006D405D" w:rsidP="006758CC">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68267C28" w14:textId="77777777" w:rsidR="002220C6" w:rsidRDefault="00000000" w:rsidP="002220C6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="68267C28" w14:textId="77777777" w:rsidR="002220C6" w:rsidRDefault="00E27A0B" w:rsidP="002220C6">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                             </w:t>
     </w:r>
     <w:r w:rsidRPr="00314FC7">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>_________________________________________________________________________________________</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidRPr="00314FC7">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="27760737" w14:textId="77777777" w:rsidR="002220C6" w:rsidRPr="00314FC7" w:rsidRDefault="00000000" w:rsidP="002220C6">
+  <w:p w14:paraId="27760737" w14:textId="77777777" w:rsidR="002220C6" w:rsidRPr="00314FC7" w:rsidRDefault="00E27A0B" w:rsidP="002220C6">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00314FC7">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Av. Porto Alegre, 2615, Centro, Cx. P. 131, Fone/Fax (66) 3545-7200 – CEP: 78890-</w:t>
+      <w:t>Av.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00314FC7">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Porto Alegre, 2615, Centro, Cx. P. 131, Fone/Fax (66) 3545-7200 – CEP: 78890-</w:t>
     </w:r>
     <w:r w:rsidR="00AA04D6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>161</w:t>
     </w:r>
     <w:r w:rsidRPr="00314FC7">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> – Sorriso/MT</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="75FF860B" w14:textId="77777777" w:rsidR="002220C6" w:rsidRPr="00B70D53" w:rsidRDefault="00000000" w:rsidP="002220C6">
+  <w:p w14:paraId="75FF860B" w14:textId="77777777" w:rsidR="002220C6" w:rsidRPr="00B70D53" w:rsidRDefault="00E27A0B" w:rsidP="002220C6">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B70D53">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Home Page: www.sorriso.mt.leg.br    E-mail: secretaria@sorriso.mt.leg.br</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FAC215A" w14:textId="77777777" w:rsidR="00D42D69" w:rsidRDefault="00D42D69">
+    <w:p w14:paraId="40BD2712" w14:textId="77777777" w:rsidR="00E27A0B" w:rsidRDefault="00E27A0B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DA62432" w14:textId="77777777" w:rsidR="00D42D69" w:rsidRDefault="00D42D69">
+    <w:p w14:paraId="536A43CE" w14:textId="77777777" w:rsidR="00E27A0B" w:rsidRDefault="00E27A0B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55900CC7" w14:textId="77777777" w:rsidR="00F4360F" w:rsidRPr="002A489A" w:rsidRDefault="00000000" w:rsidP="00F4360F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="55900CC7" w14:textId="77777777" w:rsidR="00F4360F" w:rsidRPr="002A489A" w:rsidRDefault="00E27A0B" w:rsidP="00F4360F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:firstLine="1843"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="52"/>
         <w:szCs w:val="52"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="31211ADC">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_s3073" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:9.3pt;margin-top:0;width:78.15pt;height:70.8pt;z-index:-251658752">
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="CorelDraw.Graphic.16" ShapeID="_x0000_s3073" DrawAspect="Content" ObjectID="_1770193983" r:id="rId2"/>
+        <o:OLEObject Type="Embed" ProgID="CorelDraw.Graphic.16" ShapeID="_x0000_s3073" DrawAspect="Content" ObjectID="_1843119406" r:id="rId2"/>
       </w:object>
     </w:r>
     <w:r w:rsidRPr="002A489A">
       <w:rPr>
         <w:sz w:val="52"/>
         <w:szCs w:val="52"/>
       </w:rPr>
       <w:t>Câmara Municipal de Sorriso</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="12471792" w14:textId="77777777" w:rsidR="00F4360F" w:rsidRPr="002A489A" w:rsidRDefault="00000000" w:rsidP="00F4360F">
+  <w:p w14:paraId="12471792" w14:textId="77777777" w:rsidR="00F4360F" w:rsidRPr="002A489A" w:rsidRDefault="00E27A0B" w:rsidP="00F4360F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:firstLine="1843"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002A489A">
       <w:t>ESTADO DE MATO GROSSO</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4C5FF762" w14:textId="77777777" w:rsidR="00F4360F" w:rsidRPr="002A489A" w:rsidRDefault="00000000" w:rsidP="00F4360F">
+  <w:p w14:paraId="4C5FF762" w14:textId="77777777" w:rsidR="00F4360F" w:rsidRPr="002A489A" w:rsidRDefault="00E27A0B" w:rsidP="00F4360F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4678"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004660B7">
       <w:rPr>
         <w:i/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">                </w:t>
     </w:r>
     <w:r w:rsidRPr="002A489A">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> “Sorriso: A Capital Nacional do Agronegócio”</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="18A23F0C" w14:textId="77777777" w:rsidR="00627E79" w:rsidRPr="00BC0A74" w:rsidRDefault="00000000" w:rsidP="00BC0A74">
+  <w:p w14:paraId="18A23F0C" w14:textId="77777777" w:rsidR="00627E79" w:rsidRPr="00BC0A74" w:rsidRDefault="00E27A0B" w:rsidP="00BC0A74">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004660B7">
       <w:rPr>
         <w:i/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">                   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">                         </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0D73D04C" w14:textId="4FD9E17A" w:rsidR="002A489A" w:rsidRPr="002A489A" w:rsidRDefault="00000000" w:rsidP="00627E79">
+  <w:p w14:paraId="0D73D04C" w14:textId="4FD9E17A" w:rsidR="002A489A" w:rsidRPr="002A489A" w:rsidRDefault="00E27A0B" w:rsidP="00627E79">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>_________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      <w:t>__________________________________________________________</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>_______________________________________________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="77D21A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numerada2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F59A9C22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -4700,421 +4761,412 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="704260370">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="489491782">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="400251419">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1968273898">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="612516047">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="826484133">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="426464453">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="624040920">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="648480706">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="77748275">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1317606184">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="653221986">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1663049270">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="637154401">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="510267292">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="237635557">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1742295099">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="38"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1243878076">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="145584914">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1778018369">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1987466361">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="751203651">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="84350381">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="47580790">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="2048333359">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="537476891">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1800296985">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="888345802">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1082289789">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="264120618">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1600872268">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1848327410">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="2062364585">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="951008946">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1052268648">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1294598641">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1432237978">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1974405976">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1895193937">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1102997628">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="98532029">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1351252414">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="656346462">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1221017644">
-[...11 lines deleted...]
-  <w:num w:numId="45" w16cid:durableId="38095927">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="737022971">
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1,3"/>
+      <o:idmap v:ext="edit" data="2,3"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B51AD5"/>
     <w:rsid w:val="000022F1"/>
     <w:rsid w:val="00003CB8"/>
     <w:rsid w:val="00003F0E"/>
     <w:rsid w:val="00011FB6"/>
     <w:rsid w:val="00013EA4"/>
     <w:rsid w:val="00014455"/>
     <w:rsid w:val="0001500E"/>
     <w:rsid w:val="000167C2"/>
     <w:rsid w:val="000219A2"/>
     <w:rsid w:val="00025EC9"/>
     <w:rsid w:val="00026891"/>
     <w:rsid w:val="00027E25"/>
     <w:rsid w:val="000313F3"/>
     <w:rsid w:val="00036AD0"/>
     <w:rsid w:val="0004079B"/>
     <w:rsid w:val="00042B6F"/>
     <w:rsid w:val="0004422B"/>
     <w:rsid w:val="0004515C"/>
     <w:rsid w:val="00046528"/>
     <w:rsid w:val="00046B0A"/>
     <w:rsid w:val="00057C8A"/>
     <w:rsid w:val="000632E5"/>
@@ -5420,50 +5472,51 @@
     <w:rsid w:val="00840FFE"/>
     <w:rsid w:val="00844729"/>
     <w:rsid w:val="0084514A"/>
     <w:rsid w:val="0085092F"/>
     <w:rsid w:val="00857A3D"/>
     <w:rsid w:val="00860AC9"/>
     <w:rsid w:val="0086389C"/>
     <w:rsid w:val="00863E33"/>
     <w:rsid w:val="0086447E"/>
     <w:rsid w:val="00864AD8"/>
     <w:rsid w:val="00867228"/>
     <w:rsid w:val="008735F9"/>
     <w:rsid w:val="00884BA1"/>
     <w:rsid w:val="008A1C92"/>
     <w:rsid w:val="008A6644"/>
     <w:rsid w:val="008C1ADC"/>
     <w:rsid w:val="008D0999"/>
     <w:rsid w:val="008D24A1"/>
     <w:rsid w:val="008D4CDD"/>
     <w:rsid w:val="008D6C6D"/>
     <w:rsid w:val="008E0E30"/>
     <w:rsid w:val="008F0ECD"/>
     <w:rsid w:val="008F3A53"/>
     <w:rsid w:val="009027DD"/>
     <w:rsid w:val="00915ACE"/>
+    <w:rsid w:val="009176B9"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="009211AF"/>
     <w:rsid w:val="00927645"/>
     <w:rsid w:val="00931C3E"/>
     <w:rsid w:val="00937D53"/>
     <w:rsid w:val="0095682E"/>
     <w:rsid w:val="00961CF2"/>
     <w:rsid w:val="00963AE4"/>
     <w:rsid w:val="009659DC"/>
     <w:rsid w:val="00972C37"/>
     <w:rsid w:val="00981E45"/>
     <w:rsid w:val="00983A74"/>
     <w:rsid w:val="00996C0D"/>
     <w:rsid w:val="00997850"/>
     <w:rsid w:val="009A0C8D"/>
     <w:rsid w:val="009A17B4"/>
     <w:rsid w:val="009A272B"/>
     <w:rsid w:val="009B22BD"/>
     <w:rsid w:val="009C3F91"/>
     <w:rsid w:val="009E3439"/>
     <w:rsid w:val="009E574C"/>
     <w:rsid w:val="009E5BDB"/>
     <w:rsid w:val="009E5CDA"/>
     <w:rsid w:val="009F07FA"/>
     <w:rsid w:val="009F353F"/>
@@ -5611,161 +5664,163 @@
     <w:rsid w:val="00DB23C6"/>
     <w:rsid w:val="00DB355E"/>
     <w:rsid w:val="00DB624A"/>
     <w:rsid w:val="00DB68D6"/>
     <w:rsid w:val="00DC2CCE"/>
     <w:rsid w:val="00DC3A70"/>
     <w:rsid w:val="00DC4AD5"/>
     <w:rsid w:val="00DC6DDB"/>
     <w:rsid w:val="00DD607A"/>
     <w:rsid w:val="00DD7F97"/>
     <w:rsid w:val="00DD7F9D"/>
     <w:rsid w:val="00DE0DC3"/>
     <w:rsid w:val="00DE6772"/>
     <w:rsid w:val="00DF13D1"/>
     <w:rsid w:val="00DF1493"/>
     <w:rsid w:val="00DF4718"/>
     <w:rsid w:val="00DF4F40"/>
     <w:rsid w:val="00DF6526"/>
     <w:rsid w:val="00DF65F0"/>
     <w:rsid w:val="00E00574"/>
     <w:rsid w:val="00E04B02"/>
     <w:rsid w:val="00E05BEA"/>
     <w:rsid w:val="00E065D9"/>
     <w:rsid w:val="00E207F1"/>
     <w:rsid w:val="00E23AB9"/>
+    <w:rsid w:val="00E27A0B"/>
     <w:rsid w:val="00E33A86"/>
     <w:rsid w:val="00E34A06"/>
     <w:rsid w:val="00E35218"/>
     <w:rsid w:val="00E41491"/>
     <w:rsid w:val="00E42444"/>
     <w:rsid w:val="00E57084"/>
     <w:rsid w:val="00E601E0"/>
     <w:rsid w:val="00E601E2"/>
     <w:rsid w:val="00E6049C"/>
     <w:rsid w:val="00E63509"/>
     <w:rsid w:val="00E64DAF"/>
     <w:rsid w:val="00E76F75"/>
     <w:rsid w:val="00E77E3D"/>
     <w:rsid w:val="00E80ECA"/>
     <w:rsid w:val="00E863F0"/>
     <w:rsid w:val="00E96C69"/>
     <w:rsid w:val="00EA2090"/>
     <w:rsid w:val="00ED2160"/>
     <w:rsid w:val="00ED5C38"/>
     <w:rsid w:val="00EE37FE"/>
     <w:rsid w:val="00EE5206"/>
     <w:rsid w:val="00EE5710"/>
     <w:rsid w:val="00EF2FF1"/>
     <w:rsid w:val="00EF485F"/>
     <w:rsid w:val="00F000DD"/>
     <w:rsid w:val="00F32D3A"/>
     <w:rsid w:val="00F414BB"/>
     <w:rsid w:val="00F42288"/>
     <w:rsid w:val="00F4360F"/>
     <w:rsid w:val="00F44D0B"/>
     <w:rsid w:val="00F44D1B"/>
     <w:rsid w:val="00F45A6A"/>
     <w:rsid w:val="00F4662C"/>
     <w:rsid w:val="00F46CE3"/>
     <w:rsid w:val="00F4771D"/>
     <w:rsid w:val="00F5538E"/>
     <w:rsid w:val="00F57998"/>
     <w:rsid w:val="00F62693"/>
     <w:rsid w:val="00F67528"/>
     <w:rsid w:val="00F73C51"/>
     <w:rsid w:val="00F74086"/>
     <w:rsid w:val="00F74911"/>
     <w:rsid w:val="00F7600A"/>
     <w:rsid w:val="00F77914"/>
     <w:rsid w:val="00F77D14"/>
     <w:rsid w:val="00F77EDE"/>
     <w:rsid w:val="00F8328E"/>
     <w:rsid w:val="00F8397E"/>
     <w:rsid w:val="00F84F4A"/>
+    <w:rsid w:val="00F86E88"/>
     <w:rsid w:val="00F92C01"/>
     <w:rsid w:val="00F95862"/>
     <w:rsid w:val="00F97FF3"/>
     <w:rsid w:val="00FA0E0D"/>
     <w:rsid w:val="00FA0E97"/>
     <w:rsid w:val="00FA2693"/>
     <w:rsid w:val="00FA35C8"/>
     <w:rsid w:val="00FB009F"/>
     <w:rsid w:val="00FB61FD"/>
     <w:rsid w:val="00FC2175"/>
     <w:rsid w:val="00FC3E92"/>
     <w:rsid w:val="00FD1CF3"/>
     <w:rsid w:val="00FD2635"/>
     <w:rsid w:val="00FD5393"/>
     <w:rsid w:val="00FD5AC9"/>
     <w:rsid w:val="00FE551C"/>
     <w:rsid w:val="00FE672E"/>
     <w:rsid w:val="00FF186E"/>
     <w:rsid w:val="00FF61E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2E213982"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7AEA9014-4A7D-4EA3-B13A-CA997B0D0BBA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="List Bullet" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text 2" w:qFormat="1"/>
     <w:lsdException w:name="Body Text 3" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Plain Text" w:qFormat="1"/>
@@ -12018,51 +12073,51 @@
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PargrafodaLista4">
     <w:name w:val="Parágrafo da Lista4"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005C4965"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="126357803">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
@@ -12318,60 +12373,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D84079C-685E-4C13-8EB2-CBAFC46325B9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C228BCDE-94B5-4C39-9D80-A22D17EC9F86}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>237</Words>
   <Characters>1280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CONTRATO EM CARATER DE EMERGÊNCIA PARA PRESTAÇÃO DE SERVIÇOS Nº001/2008/</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>