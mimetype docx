--- v0 (2025-12-16)
+++ v1 (2026-05-31)
@@ -1,824 +1,677 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="13FC92F2" w14:textId="0CE29263" w:rsidR="00B474E9" w:rsidRDefault="00065777" w:rsidP="00B474E9">
+    <w:p w14:paraId="13FC92F2" w14:textId="72F84B12" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00065777" w:rsidP="00A31F50">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="3402"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PORTARIA Nº </w:t>
       </w:r>
-      <w:r w:rsidR="00A7715C">
+      <w:r w:rsidR="00940216" w:rsidRPr="00D62288">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>298</w:t>
-[...22 lines deleted...]
-        <w:t>23 DE OUTUBRO DE 2025</w:t>
+        <w:t>17, DE 21 DE JANEIRO DE 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9DFC71" w14:textId="412DB214" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="5B9DFC71" w14:textId="412DB214" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="3402"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11158B5A" w14:textId="77777777" w:rsidR="00A7715C" w:rsidRDefault="00A7715C" w:rsidP="00B474E9">
+    <w:p w14:paraId="11158B5A" w14:textId="77777777" w:rsidR="00A7715C" w:rsidRPr="00D62288" w:rsidRDefault="00A7715C" w:rsidP="00A31F50">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="3402"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63492E7F" w14:textId="0C3C07DA" w:rsidR="00B474E9" w:rsidRDefault="00A7715C" w:rsidP="00B474E9">
+    <w:p w14:paraId="63492E7F" w14:textId="18A0B90B" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00A7715C" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Declara Luto Oficial na Câmara Municipal de Sorriso – MT, pelo falecimento da Senhora </w:t>
       </w:r>
-      <w:r w:rsidR="001262ED" w:rsidRPr="00A7715C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Maria Galvan </w:t>
+      <w:r w:rsidR="00940216" w:rsidRPr="00D62288">
+        <w:t>Altair Giaretta</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0989B49A" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="0989B49A" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02E23218" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="02E23218" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA87466" w14:textId="028FA642" w:rsidR="00B474E9" w:rsidRDefault="00065777" w:rsidP="00B474E9">
+    <w:p w14:paraId="3AA87466" w14:textId="028FA642" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00065777" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">O Excelentíssimo Senhor </w:t>
       </w:r>
-      <w:r w:rsidR="00516EDC">
+      <w:r w:rsidR="00516EDC" w:rsidRPr="00D62288">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Rodrigo Desordi Fernandes</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>, Presidente da Câmara Municipal de Sorriso, Estado de Mato Grosso, no uso das atribuições que lhe são conferidas por Lei e,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE9EC0B" w14:textId="77777777" w:rsidR="00A7715C" w:rsidRDefault="00A7715C" w:rsidP="00B474E9">
+    <w:p w14:paraId="5BE9EC0B" w14:textId="77777777" w:rsidR="00A7715C" w:rsidRPr="00D62288" w:rsidRDefault="00A7715C" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DE6E7B3" w14:textId="77777777" w:rsidR="00A7715C" w:rsidRDefault="00A7715C" w:rsidP="00A7715C">
+    <w:p w14:paraId="0DE6E7B3" w14:textId="77777777" w:rsidR="00A7715C" w:rsidRPr="00D62288" w:rsidRDefault="00A7715C" w:rsidP="00A31F50">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E536FA1" w14:textId="77550EAE" w:rsidR="00A7715C" w:rsidRDefault="00A7715C" w:rsidP="00A7715C">
+    <w:p w14:paraId="6E536FA1" w14:textId="475E8509" w:rsidR="00A7715C" w:rsidRPr="00D62288" w:rsidRDefault="00A7715C" w:rsidP="00A31F50">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="1418"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62288">
         <w:t xml:space="preserve">Considerando o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A7715C">
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Decreto Municipal nº 1.385</w:t>
+        <w:t xml:space="preserve">Decreto Municipal nº </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A31F50" w:rsidRPr="00D62288">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>1.459</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A7715C">
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de 23 de outubro de 2025</w:t>
+        <w:t>, de 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A7715C">
+      <w:r w:rsidR="00940216" w:rsidRPr="00D62288">
         <w:rPr>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:bCs/>
         </w:rPr>
+        <w:t>1 de janeiro de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62288">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EE56C5" w14:textId="77777777" w:rsidR="00A7715C" w:rsidRDefault="00A7715C" w:rsidP="00A7715C">
+    <w:p w14:paraId="11EE56C5" w14:textId="77777777" w:rsidR="00A7715C" w:rsidRPr="00D62288" w:rsidRDefault="00A7715C" w:rsidP="00A31F50">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1417"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F8390F7" w14:textId="36DB3258" w:rsidR="00A7715C" w:rsidRDefault="00A7715C" w:rsidP="00A7715C">
+    <w:p w14:paraId="7F8390F7" w14:textId="35769D5C" w:rsidR="00A7715C" w:rsidRPr="00D62288" w:rsidRDefault="00A7715C" w:rsidP="00A31F50">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="1418"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62288">
         <w:t xml:space="preserve">Considerando o falecimento da Senhora </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A7715C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Maria Galvan </w:t>
+      <w:r w:rsidR="00940216" w:rsidRPr="00D62288">
+        <w:t>Altair Giaretta</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>Cunico</w:t>
+      <w:r w:rsidRPr="00D62288">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, mãe do vereador Adir </w:t>
+      <w:r w:rsidR="00940216" w:rsidRPr="00D62288">
+        <w:t>avó</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>Cunico</w:t>
+      <w:r w:rsidRPr="00D62288">
+        <w:t xml:space="preserve"> do vereador </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-        <w:t>, ocorrido no dia 23 de outubro de 2025;</w:t>
+      <w:r w:rsidR="00940216" w:rsidRPr="00D62288">
+        <w:t>Diogo Kriguer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62288">
+        <w:t>, ocorrido no dia 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00940216" w:rsidRPr="00D62288">
+        <w:t>1 de janeiro de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62288">
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D3E13A" w14:textId="4ADE19B1" w:rsidR="00A7715C" w:rsidRDefault="00A7715C" w:rsidP="00A7715C">
+    <w:p w14:paraId="03D3E13A" w14:textId="4ADE19B1" w:rsidR="00A7715C" w:rsidRPr="00D62288" w:rsidRDefault="00A7715C" w:rsidP="00A31F50">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23C5E513" w14:textId="4016F549" w:rsidR="00A7715C" w:rsidRDefault="00A7715C" w:rsidP="00A7715C">
+    <w:p w14:paraId="23C5E513" w14:textId="4016F549" w:rsidR="00A7715C" w:rsidRPr="00D62288" w:rsidRDefault="00A7715C" w:rsidP="00A31F50">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="1418"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> e o sentimento de solidariedade, dor e saudade que emerge pela perda de uma cidadã exemplar e respeitável entre todos,</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62288">
+        <w:t>Considerando o consternamento e o sentimento de solidariedade, dor e saudade que emerge pela perda de uma cidadã exemplar e respeitável entre todos,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3975C7" w14:textId="7D04799D" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="6F3975C7" w14:textId="7D04799D" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FBA7A4A" w14:textId="77777777" w:rsidR="00A7715C" w:rsidRDefault="00A7715C" w:rsidP="00B474E9">
+    <w:p w14:paraId="2FBA7A4A" w14:textId="77777777" w:rsidR="00A7715C" w:rsidRPr="00D62288" w:rsidRDefault="00A7715C" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A8C9808" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="0042506C" w:rsidRDefault="00065777" w:rsidP="00B474E9">
+    <w:p w14:paraId="5A8C9808" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00065777" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0042506C">
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RESOLVE:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB13F46" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="5EB13F46" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FE688B9" w14:textId="7EB86380" w:rsidR="003F71CB" w:rsidRDefault="003F71CB" w:rsidP="003F71CB">
+    <w:p w14:paraId="6FE688B9" w14:textId="1CC4A006" w:rsidR="003F71CB" w:rsidRPr="00D62288" w:rsidRDefault="003F71CB" w:rsidP="00A31F50">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1417"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003F71CB">
+      </w:pPr>
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Art. 1º</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Declarar Luto Oficial na Câmara Municipal de Sorriso, pelo período de dois dias, em homenagem póstuma à Senhora </w:t>
+      <w:r w:rsidRPr="00D62288">
+        <w:t>Declarar Luto Oficial na Câmara Municipal de Sorriso, pelo período de</w:t>
       </w:r>
-      <w:r w:rsidR="00AF2780" w:rsidRPr="00A7715C">
-[...4 lines deleted...]
-        <w:t>Maria Galvan Cunico</w:t>
+      <w:r w:rsidR="00D62288" w:rsidRPr="00D62288">
+        <w:t xml:space="preserve"> três dias</w:t>
       </w:r>
-      <w:r w:rsidR="00AF2780">
-[...4 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00D62288">
+        <w:t xml:space="preserve">, em homenagem póstuma à Senhora </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00940216" w:rsidRPr="00D62288">
+        <w:t>Altair Giaretta.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7A182634" w14:textId="77777777" w:rsidR="003F71CB" w:rsidRDefault="003F71CB" w:rsidP="003F71CB">
+    <w:p w14:paraId="7A182634" w14:textId="77777777" w:rsidR="003F71CB" w:rsidRPr="00D62288" w:rsidRDefault="003F71CB" w:rsidP="00A31F50">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1417"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B7E829E" w14:textId="0C40A923" w:rsidR="003F71CB" w:rsidRDefault="003F71CB" w:rsidP="003F71CB">
+    <w:p w14:paraId="0B7E829E" w14:textId="278D3DCA" w:rsidR="003F71CB" w:rsidRPr="00D62288" w:rsidRDefault="003F71CB" w:rsidP="00A31F50">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1417"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003F71CB">
+      </w:pPr>
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Art. 2º</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Determinar que não haverá expediente na Câmara Municipal de Sorriso, na data de 2</w:t>
+      <w:r w:rsidRPr="00D62288">
+        <w:t xml:space="preserve"> Determinar que não haverá expediente</w:t>
       </w:r>
-      <w:r w:rsidR="008411AE">
-[...4 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00940216" w:rsidRPr="00D62288">
+        <w:t xml:space="preserve"> externo </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> de outubro de 2025.</w:t>
+      <w:r w:rsidRPr="00D62288">
+        <w:t>na Câmara Municipal de Sorriso, n</w:t>
+      </w:r>
+      <w:r w:rsidR="00940216" w:rsidRPr="00D62288">
+        <w:t>os dias 22 e 23 de janeiro de 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F65A644" w14:textId="77777777" w:rsidR="003F71CB" w:rsidRDefault="003F71CB" w:rsidP="003F71CB">
+    <w:p w14:paraId="0F65A644" w14:textId="77777777" w:rsidR="003F71CB" w:rsidRPr="00D62288" w:rsidRDefault="003F71CB" w:rsidP="00A31F50">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1417"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="499DC9A9" w14:textId="49A84164" w:rsidR="00B474E9" w:rsidRPr="002A6CF8" w:rsidRDefault="003F71CB" w:rsidP="003F71CB">
+    <w:p w14:paraId="499DC9A9" w14:textId="49A84164" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="003F71CB" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F71CB">
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Art. 3º</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D62288">
         <w:t xml:space="preserve"> Esta Portaria entra em vigor na data de sua publicação.</w:t>
       </w:r>
-      <w:r w:rsidR="00065777" w:rsidRPr="002A6CF8">
+      <w:r w:rsidR="00065777" w:rsidRPr="00D62288">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454E239F" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="454E239F" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61B972AF" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="61B972AF" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2271A14E" w14:textId="4E4A871B" w:rsidR="00B474E9" w:rsidRDefault="00065777" w:rsidP="00B474E9">
+    <w:p w14:paraId="2271A14E" w14:textId="30DF160B" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00065777" w:rsidP="00A31F50">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Câmara Municipal de Sorriso, Estado de Mato Grosso, em </w:t>
       </w:r>
-      <w:r w:rsidR="009A01C1">
+      <w:r w:rsidR="009A01C1" w:rsidRPr="001520D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>23 de outubro de 2025</w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00940216" w:rsidRPr="001520D7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>1 de</w:t>
+      </w:r>
+      <w:r w:rsidR="00940216" w:rsidRPr="00D62288">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> janeiro de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C45FF3B" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="7C45FF3B" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="245D68BB" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="245D68BB" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68AFA47E" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="68AFA47E" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E878FCC" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="2E878FCC" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21A451FD" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="21A451FD" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D18C2EC" w14:textId="16BD978E" w:rsidR="00516EDC" w:rsidRPr="00516EDC" w:rsidRDefault="00065777" w:rsidP="00B474E9">
+    <w:p w14:paraId="2D18C2EC" w14:textId="16BD978E" w:rsidR="00516EDC" w:rsidRPr="00D62288" w:rsidRDefault="00065777" w:rsidP="00A31F50">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00516EDC">
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RODRIGO DESORDI FERNANDES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00516EDC">
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493E3FD0" w14:textId="52D41439" w:rsidR="00213356" w:rsidRDefault="00065777" w:rsidP="00B474E9">
+    <w:p w14:paraId="493E3FD0" w14:textId="52D41439" w:rsidR="00213356" w:rsidRPr="00D62288" w:rsidRDefault="00065777" w:rsidP="00A31F50">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D62288">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Presidente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C53ABA1" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="3C53ABA1" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46FF8487" w14:textId="77777777" w:rsidR="00893CAD" w:rsidRDefault="00893CAD" w:rsidP="00B474E9">
+    <w:p w14:paraId="46FF8487" w14:textId="77777777" w:rsidR="00893CAD" w:rsidRPr="00D62288" w:rsidRDefault="00893CAD" w:rsidP="00A31F50">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7319AC57" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRDefault="00B474E9" w:rsidP="00B474E9">
+    <w:p w14:paraId="7319AC57" w14:textId="77777777" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00B474E9" w:rsidP="00A31F50">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75524804" w14:textId="6ECEDDD4" w:rsidR="00B474E9" w:rsidRPr="00F853E2" w:rsidRDefault="00065777" w:rsidP="00F853E2">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="75524804" w14:textId="6ECEDDD4" w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidRDefault="00065777" w:rsidP="00A31F50">
+      <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Registre-se. Publique-se. Cumpra-se.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62288">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Registre-se. Publique-s</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D62288">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>e. Cumpra-se.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B474E9" w:rsidRPr="00F853E2" w:rsidSect="00FB7A9C">
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00B474E9" w:rsidRPr="00D62288" w:rsidSect="00FB7A9C">
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2269" w:right="1134" w:bottom="1134" w:left="1701" w:header="340" w:footer="323" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DDC3C74" w14:textId="77777777" w:rsidR="00C11027" w:rsidRDefault="00C11027">
+    <w:p w14:paraId="023CB693" w14:textId="77777777" w:rsidR="00CD1F6E" w:rsidRDefault="00CD1F6E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14E4035C" w14:textId="77777777" w:rsidR="00C11027" w:rsidRDefault="00C11027">
+    <w:p w14:paraId="7CDB5CA0" w14:textId="77777777" w:rsidR="00CD1F6E" w:rsidRDefault="00CD1F6E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -870,58 +723,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Albany">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HG Mincho Light J">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
@@ -1027,310 +880,67 @@
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="07BB1363" w14:textId="77777777" w:rsidR="006D405D" w:rsidRDefault="006D405D" w:rsidP="006758CC">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...89 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64E35A63" w14:textId="77777777" w:rsidR="00C11027" w:rsidRDefault="00C11027">
+    <w:p w14:paraId="7466E0E2" w14:textId="77777777" w:rsidR="00CD1F6E" w:rsidRDefault="00CD1F6E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46D7459E" w14:textId="77777777" w:rsidR="00C11027" w:rsidRDefault="00C11027">
+    <w:p w14:paraId="6869E5CF" w14:textId="77777777" w:rsidR="00CD1F6E" w:rsidRDefault="00CD1F6E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...150 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="77D21A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numerada2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
@@ -5161,128 +4771,126 @@
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="220"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="140"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B51AD5"/>
     <w:rsid w:val="000022F1"/>
     <w:rsid w:val="00003CB8"/>
     <w:rsid w:val="00003F0E"/>
     <w:rsid w:val="00011FB6"/>
     <w:rsid w:val="00013EA4"/>
     <w:rsid w:val="00014455"/>
     <w:rsid w:val="0001500E"/>
     <w:rsid w:val="000167C2"/>
     <w:rsid w:val="000219A2"/>
     <w:rsid w:val="00025EC9"/>
     <w:rsid w:val="00026891"/>
     <w:rsid w:val="00027E25"/>
     <w:rsid w:val="000313F3"/>
     <w:rsid w:val="00036AD0"/>
     <w:rsid w:val="0004079B"/>
     <w:rsid w:val="00042B6F"/>
     <w:rsid w:val="0004422B"/>
     <w:rsid w:val="0004515C"/>
     <w:rsid w:val="00046528"/>
     <w:rsid w:val="00046B0A"/>
+    <w:rsid w:val="000519A9"/>
     <w:rsid w:val="00057C8A"/>
     <w:rsid w:val="000632E5"/>
     <w:rsid w:val="00065777"/>
     <w:rsid w:val="000713F6"/>
     <w:rsid w:val="00077483"/>
     <w:rsid w:val="00081A75"/>
     <w:rsid w:val="000853DD"/>
     <w:rsid w:val="00087BCD"/>
     <w:rsid w:val="00093C61"/>
     <w:rsid w:val="000A4113"/>
     <w:rsid w:val="000A50B4"/>
     <w:rsid w:val="000B0C4B"/>
     <w:rsid w:val="000D0FF2"/>
     <w:rsid w:val="000D2ACE"/>
     <w:rsid w:val="000D48C7"/>
     <w:rsid w:val="000F0ED6"/>
     <w:rsid w:val="00110A36"/>
     <w:rsid w:val="0011165B"/>
     <w:rsid w:val="0011555E"/>
     <w:rsid w:val="00116321"/>
     <w:rsid w:val="00123A91"/>
     <w:rsid w:val="001262ED"/>
     <w:rsid w:val="0012641E"/>
     <w:rsid w:val="001275B4"/>
     <w:rsid w:val="0013506D"/>
     <w:rsid w:val="0014081C"/>
     <w:rsid w:val="00146F2A"/>
     <w:rsid w:val="00147BAC"/>
     <w:rsid w:val="00147C56"/>
+    <w:rsid w:val="001520D7"/>
     <w:rsid w:val="00152113"/>
     <w:rsid w:val="001525E9"/>
     <w:rsid w:val="00157519"/>
     <w:rsid w:val="0015763A"/>
     <w:rsid w:val="00160DB3"/>
     <w:rsid w:val="00167EBD"/>
     <w:rsid w:val="00170495"/>
     <w:rsid w:val="0017073D"/>
     <w:rsid w:val="00174F50"/>
     <w:rsid w:val="00182DFB"/>
     <w:rsid w:val="00183BB9"/>
     <w:rsid w:val="001953AF"/>
     <w:rsid w:val="001A0D23"/>
     <w:rsid w:val="001A0F2C"/>
     <w:rsid w:val="001A2F4E"/>
     <w:rsid w:val="001B6E3E"/>
     <w:rsid w:val="001C001F"/>
     <w:rsid w:val="001C4704"/>
     <w:rsid w:val="001C6F38"/>
     <w:rsid w:val="001D5D2B"/>
     <w:rsid w:val="001D6822"/>
     <w:rsid w:val="001E6404"/>
     <w:rsid w:val="001F0188"/>
     <w:rsid w:val="001F0C33"/>
     <w:rsid w:val="001F2AD6"/>
@@ -5524,105 +5132,108 @@
     <w:rsid w:val="007C0731"/>
     <w:rsid w:val="007C0F58"/>
     <w:rsid w:val="007C6273"/>
     <w:rsid w:val="007D29BF"/>
     <w:rsid w:val="007E32E9"/>
     <w:rsid w:val="007E3399"/>
     <w:rsid w:val="007F0CF1"/>
     <w:rsid w:val="007F0FC7"/>
     <w:rsid w:val="007F591A"/>
     <w:rsid w:val="00801003"/>
     <w:rsid w:val="0080270F"/>
     <w:rsid w:val="008051B4"/>
     <w:rsid w:val="00810139"/>
     <w:rsid w:val="00813A77"/>
     <w:rsid w:val="0082282F"/>
     <w:rsid w:val="0082510F"/>
     <w:rsid w:val="00827DB7"/>
     <w:rsid w:val="00831D1E"/>
     <w:rsid w:val="008320F4"/>
     <w:rsid w:val="0083784B"/>
     <w:rsid w:val="00840FFE"/>
     <w:rsid w:val="008411AE"/>
     <w:rsid w:val="00844729"/>
     <w:rsid w:val="0084514A"/>
     <w:rsid w:val="0085092F"/>
+    <w:rsid w:val="00854F75"/>
     <w:rsid w:val="00857A3D"/>
     <w:rsid w:val="00860AC9"/>
     <w:rsid w:val="0086389C"/>
     <w:rsid w:val="00863E33"/>
     <w:rsid w:val="0086447E"/>
     <w:rsid w:val="00864AD8"/>
     <w:rsid w:val="00867228"/>
     <w:rsid w:val="008735F9"/>
     <w:rsid w:val="00884BA1"/>
     <w:rsid w:val="00893CAD"/>
     <w:rsid w:val="008A1C92"/>
     <w:rsid w:val="008A6644"/>
     <w:rsid w:val="008C1ADC"/>
     <w:rsid w:val="008D0999"/>
     <w:rsid w:val="008D24A1"/>
     <w:rsid w:val="008D4CDD"/>
     <w:rsid w:val="008D6C6D"/>
     <w:rsid w:val="008E0E30"/>
     <w:rsid w:val="008F0ECD"/>
     <w:rsid w:val="008F3A53"/>
     <w:rsid w:val="009027DD"/>
     <w:rsid w:val="00915ACE"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="009211AF"/>
     <w:rsid w:val="00927645"/>
     <w:rsid w:val="00931C3E"/>
     <w:rsid w:val="00937D53"/>
+    <w:rsid w:val="00940216"/>
     <w:rsid w:val="0095682E"/>
     <w:rsid w:val="00961CF2"/>
     <w:rsid w:val="00963AE4"/>
     <w:rsid w:val="009659DC"/>
     <w:rsid w:val="00972C37"/>
     <w:rsid w:val="00981E45"/>
     <w:rsid w:val="00983A74"/>
     <w:rsid w:val="00996C0D"/>
     <w:rsid w:val="00997850"/>
     <w:rsid w:val="009A01C1"/>
     <w:rsid w:val="009A0C8D"/>
     <w:rsid w:val="009A17B4"/>
     <w:rsid w:val="009A272B"/>
     <w:rsid w:val="009B22BD"/>
     <w:rsid w:val="009C3F91"/>
     <w:rsid w:val="009E3439"/>
     <w:rsid w:val="009E574C"/>
     <w:rsid w:val="009E5BDB"/>
     <w:rsid w:val="009E5CDA"/>
     <w:rsid w:val="009F07FA"/>
     <w:rsid w:val="009F353F"/>
     <w:rsid w:val="009F4848"/>
     <w:rsid w:val="009F7A9E"/>
     <w:rsid w:val="00A02830"/>
     <w:rsid w:val="00A07F8D"/>
     <w:rsid w:val="00A17FEC"/>
     <w:rsid w:val="00A21902"/>
     <w:rsid w:val="00A253A5"/>
+    <w:rsid w:val="00A31F50"/>
     <w:rsid w:val="00A3429A"/>
     <w:rsid w:val="00A3453C"/>
     <w:rsid w:val="00A40E46"/>
     <w:rsid w:val="00A462EE"/>
     <w:rsid w:val="00A55849"/>
     <w:rsid w:val="00A566E4"/>
     <w:rsid w:val="00A6165B"/>
     <w:rsid w:val="00A6366E"/>
     <w:rsid w:val="00A74B70"/>
     <w:rsid w:val="00A7715C"/>
     <w:rsid w:val="00A778CC"/>
     <w:rsid w:val="00A84D76"/>
     <w:rsid w:val="00A90BE2"/>
     <w:rsid w:val="00A95D3A"/>
     <w:rsid w:val="00A968BD"/>
     <w:rsid w:val="00A974C3"/>
     <w:rsid w:val="00A977DB"/>
     <w:rsid w:val="00AA04D6"/>
     <w:rsid w:val="00AA7654"/>
     <w:rsid w:val="00AB3CF0"/>
     <w:rsid w:val="00AB7215"/>
     <w:rsid w:val="00AC38BB"/>
     <w:rsid w:val="00AC6050"/>
     <w:rsid w:val="00AD23D2"/>
     <w:rsid w:val="00AE4CF7"/>
@@ -5685,105 +5296,108 @@
     <w:rsid w:val="00C22CA9"/>
     <w:rsid w:val="00C32656"/>
     <w:rsid w:val="00C3400A"/>
     <w:rsid w:val="00C41387"/>
     <w:rsid w:val="00C45BD1"/>
     <w:rsid w:val="00C45DB3"/>
     <w:rsid w:val="00C50849"/>
     <w:rsid w:val="00C549B1"/>
     <w:rsid w:val="00C560F2"/>
     <w:rsid w:val="00C65E8B"/>
     <w:rsid w:val="00C66B83"/>
     <w:rsid w:val="00C72C82"/>
     <w:rsid w:val="00C83CCC"/>
     <w:rsid w:val="00C8481A"/>
     <w:rsid w:val="00C86942"/>
     <w:rsid w:val="00C91588"/>
     <w:rsid w:val="00C94CF8"/>
     <w:rsid w:val="00C9664C"/>
     <w:rsid w:val="00CA7316"/>
     <w:rsid w:val="00CA7E92"/>
     <w:rsid w:val="00CB336A"/>
     <w:rsid w:val="00CB52CE"/>
     <w:rsid w:val="00CB54C5"/>
     <w:rsid w:val="00CC33CF"/>
     <w:rsid w:val="00CC7E20"/>
+    <w:rsid w:val="00CD1F6E"/>
     <w:rsid w:val="00CD44B2"/>
     <w:rsid w:val="00CD6653"/>
     <w:rsid w:val="00CD6F82"/>
     <w:rsid w:val="00CD75AA"/>
     <w:rsid w:val="00CE09FA"/>
     <w:rsid w:val="00CE4F10"/>
     <w:rsid w:val="00D032DD"/>
     <w:rsid w:val="00D05A6D"/>
     <w:rsid w:val="00D1496D"/>
     <w:rsid w:val="00D21A3F"/>
     <w:rsid w:val="00D30278"/>
     <w:rsid w:val="00D302D0"/>
     <w:rsid w:val="00D307AA"/>
     <w:rsid w:val="00D31664"/>
     <w:rsid w:val="00D33C3B"/>
     <w:rsid w:val="00D364F7"/>
     <w:rsid w:val="00D541C1"/>
     <w:rsid w:val="00D603F4"/>
     <w:rsid w:val="00D62149"/>
+    <w:rsid w:val="00D62288"/>
     <w:rsid w:val="00D648BD"/>
     <w:rsid w:val="00D64EF5"/>
     <w:rsid w:val="00D73230"/>
     <w:rsid w:val="00D748ED"/>
     <w:rsid w:val="00D76D3C"/>
     <w:rsid w:val="00D80F94"/>
     <w:rsid w:val="00D82F0F"/>
     <w:rsid w:val="00D914B5"/>
     <w:rsid w:val="00D9593F"/>
     <w:rsid w:val="00D9649B"/>
     <w:rsid w:val="00DA137A"/>
     <w:rsid w:val="00DA63A3"/>
     <w:rsid w:val="00DB23C6"/>
     <w:rsid w:val="00DB355E"/>
     <w:rsid w:val="00DB624A"/>
     <w:rsid w:val="00DB68D6"/>
     <w:rsid w:val="00DC2CCE"/>
     <w:rsid w:val="00DC3A70"/>
     <w:rsid w:val="00DC4AD5"/>
     <w:rsid w:val="00DC6DDB"/>
     <w:rsid w:val="00DD607A"/>
     <w:rsid w:val="00DD7F97"/>
     <w:rsid w:val="00DD7F9D"/>
     <w:rsid w:val="00DE0DC3"/>
     <w:rsid w:val="00DE6772"/>
     <w:rsid w:val="00DF13D1"/>
     <w:rsid w:val="00DF1493"/>
     <w:rsid w:val="00DF4718"/>
     <w:rsid w:val="00DF4F40"/>
     <w:rsid w:val="00DF6526"/>
     <w:rsid w:val="00DF65F0"/>
     <w:rsid w:val="00E00574"/>
     <w:rsid w:val="00E04B02"/>
     <w:rsid w:val="00E05BEA"/>
     <w:rsid w:val="00E065D9"/>
     <w:rsid w:val="00E207F1"/>
+    <w:rsid w:val="00E20E41"/>
     <w:rsid w:val="00E23AB9"/>
     <w:rsid w:val="00E33A86"/>
     <w:rsid w:val="00E34A06"/>
     <w:rsid w:val="00E35218"/>
     <w:rsid w:val="00E41491"/>
     <w:rsid w:val="00E42444"/>
     <w:rsid w:val="00E57084"/>
     <w:rsid w:val="00E601E0"/>
     <w:rsid w:val="00E601E2"/>
     <w:rsid w:val="00E6049C"/>
     <w:rsid w:val="00E63509"/>
     <w:rsid w:val="00E64DAF"/>
     <w:rsid w:val="00E76F75"/>
     <w:rsid w:val="00E77E3D"/>
     <w:rsid w:val="00E80ECA"/>
     <w:rsid w:val="00E8297A"/>
     <w:rsid w:val="00E863F0"/>
     <w:rsid w:val="00E96C69"/>
     <w:rsid w:val="00EA2090"/>
     <w:rsid w:val="00ED2160"/>
     <w:rsid w:val="00ED5C38"/>
     <w:rsid w:val="00EE37FE"/>
     <w:rsid w:val="00EE5206"/>
     <w:rsid w:val="00EE5710"/>
     <w:rsid w:val="00EF2FF1"/>
@@ -5831,51 +5445,51 @@
     <w:rsid w:val="00FD2635"/>
     <w:rsid w:val="00FD5393"/>
     <w:rsid w:val="00FD5AC9"/>
     <w:rsid w:val="00FE551C"/>
     <w:rsid w:val="00FE672E"/>
     <w:rsid w:val="00FF186E"/>
     <w:rsid w:val="00FF61E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7DCCB714"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7AEA9014-4A7D-4EA3-B13A-CA997B0D0BBA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -6353,51 +5967,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C72C82"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
@@ -12175,55 +11788,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="1844121513">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12452,60 +12061,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AA85F8F-7941-4105-97DC-40BBB94B0B67}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{383146C0-4BA4-4C12-82F4-A772B235D3C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>182</Words>
   <Characters>988</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CONTRATO EM CARATER DE EMERGÊNCIA PARA PRESTAÇÃO DE SERVIÇOS Nº001/2008/</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>