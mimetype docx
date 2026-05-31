--- v0 (2025-12-16)
+++ v1 (2026-05-31)
@@ -159,90 +159,126 @@
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="480C5489" w14:textId="77777777" w:rsidR="000B5C7A" w:rsidRPr="000404EE" w:rsidRDefault="000B5C7A" w:rsidP="0003237F">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67303245" w14:textId="2040BBD2" w:rsidR="00061BC4" w:rsidRPr="000404EE" w:rsidRDefault="00A10F29" w:rsidP="00E758C2">
+    <w:p w14:paraId="67303245" w14:textId="5E21AF9C" w:rsidR="00061BC4" w:rsidRPr="000404EE" w:rsidRDefault="00A10F29" w:rsidP="00E758C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000404EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RODRIGO MATTERAZZI </w:t>
       </w:r>
       <w:r w:rsidR="00FD6473" w:rsidRPr="000404EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="000404EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Republicanos</w:t>
       </w:r>
+      <w:r w:rsidR="00DB6BCF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="007050B7" w:rsidRPr="000404EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6BCF" w:rsidRPr="00DB6BCF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRENDO BRAGA - </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6BCF" w:rsidRPr="00DB6BCF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Republicanos</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6BCF" w:rsidRPr="00DB6BCF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000404EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="000404EE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E8057F" w:rsidRPr="000404EE">
         <w:rPr>
@@ -613,51 +649,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2693A31E" w14:textId="694CB595" w:rsidR="00087CCD" w:rsidRDefault="00A10F29" w:rsidP="00E758C2">
       <w:pPr>
         <w:pStyle w:val="TextosemFormatao"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000404EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Considerando que em reconhecimento ao espírito empreendedor, à visão e ao compromisso com a disseminação de valores positivos e inspiradores, esta Moção de Aplauso é plenamente justificada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA2D09E" w14:textId="77777777" w:rsidR="000404EE" w:rsidRDefault="000404EE" w:rsidP="000404EE">
       <w:pPr>
         <w:pStyle w:val="TextosemFormatao"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="452B9D84" w14:textId="77777777" w:rsidR="00E758C2" w:rsidRPr="000404EE" w:rsidRDefault="00E758C2" w:rsidP="000404EE">
       <w:pPr>
         <w:pStyle w:val="TextosemFormatao"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -815,189 +850,198 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-775" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3829"/>
         <w:gridCol w:w="2831"/>
         <w:gridCol w:w="3972"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D04B7C" w14:paraId="1590840C" w14:textId="77777777" w:rsidTr="000404EE">
+      <w:tr w:rsidR="00D04B7C" w14:paraId="1590840C" w14:textId="77777777" w:rsidTr="00662580">
         <w:trPr>
-          <w:trHeight w:val="2510"/>
+          <w:trHeight w:val="1850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="521A045E" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="00A10F29" w:rsidP="002036B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00672B5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RODRIGO MATTERAZZI</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B2659B9" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="00A10F29" w:rsidP="002036B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00672B5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador Republicanos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="194CE44D" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="00A10F29" w:rsidP="002036B7">
+          <w:p w14:paraId="1B987860" w14:textId="77777777" w:rsidR="00DB6BCF" w:rsidRPr="00DB6BCF" w:rsidRDefault="00DB6BCF" w:rsidP="00DB6BCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B5A">
-[...6 lines deleted...]
-              <w:t>GRINGO DO BARREIRO</w:t>
+            <w:r w:rsidRPr="00DB6BCF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BRENDO BRAGA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35DF2C80" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="00A10F29" w:rsidP="002036B7">
+          <w:p w14:paraId="194CE44D" w14:textId="3BB1FE07" w:rsidR="00DB6BCF" w:rsidRPr="00672B5A" w:rsidRDefault="00DB6BCF" w:rsidP="00DB6BCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B5A">
-[...6 lines deleted...]
-              <w:t>Vereador PL</w:t>
+            <w:r w:rsidRPr="00DB6BCF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vereador Republicanos</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="35DF2C80" w14:textId="77C5BEE3" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="00495634" w:rsidP="002036B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DBAEBC3" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="00A10F29" w:rsidP="002036B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00672B5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ADIR CUNICO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16F379B3" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="00A10F29" w:rsidP="002036B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00672B5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador NOVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D04B7C" w14:paraId="79A8891C" w14:textId="77777777" w:rsidTr="000404EE">
+      <w:tr w:rsidR="00D04B7C" w14:paraId="79A8891C" w14:textId="77777777" w:rsidTr="00662580">
         <w:trPr>
-          <w:trHeight w:val="2983"/>
+          <w:trHeight w:val="1834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="642686CA" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="00A10F29" w:rsidP="002036B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00672B5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DIOGO KRIGUER</w:t>
             </w:r>
           </w:p>
@@ -1085,51 +1129,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TOCO BAGGIO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="708D5952" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="00A10F29" w:rsidP="002036B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00672B5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador PSDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D04B7C" w14:paraId="306F5FC2" w14:textId="77777777" w:rsidTr="002036B7">
+      <w:tr w:rsidR="00D04B7C" w14:paraId="306F5FC2" w14:textId="77777777" w:rsidTr="00662580">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51A0EDC8" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="00A10F29" w:rsidP="002036B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00672B5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DARCI GONÇALVES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25CF002D" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="00A10F29" w:rsidP="002036B7">
@@ -1224,91 +1268,225 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WANDERLEY PAULO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BCADC39" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="00A10F29" w:rsidP="002036B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00672B5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador PP</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB6BCF" w14:paraId="60019084" w14:textId="77777777" w:rsidTr="00662580">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3829" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EE5D63" w14:textId="77777777" w:rsidR="00DB6BCF" w:rsidRDefault="00DB6BCF" w:rsidP="00DB6BCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36F3604E" w14:textId="77777777" w:rsidR="00DB6BCF" w:rsidRDefault="00DB6BCF" w:rsidP="00DB6BCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0905E251" w14:textId="77777777" w:rsidR="00DB6BCF" w:rsidRDefault="00DB6BCF" w:rsidP="00DB6BCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3173FCEF" w14:textId="77777777" w:rsidR="00DB6BCF" w:rsidRDefault="00DB6BCF" w:rsidP="00DB6BCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29925E74" w14:textId="77777777" w:rsidR="00DB6BCF" w:rsidRDefault="00DB6BCF" w:rsidP="00DB6BCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="366B33BA" w14:textId="49BB17F1" w:rsidR="00DB6BCF" w:rsidRPr="00672B5A" w:rsidRDefault="00DB6BCF" w:rsidP="00DB6BCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00672B5A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>GRINGO DO BARREIRO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49FD74B4" w14:textId="49AC3099" w:rsidR="00DB6BCF" w:rsidRPr="00672B5A" w:rsidRDefault="00DB6BCF" w:rsidP="00DB6BCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00672B5A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vereador PL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B72E89F" w14:textId="77777777" w:rsidR="00DB6BCF" w:rsidRPr="00672B5A" w:rsidRDefault="00DB6BCF" w:rsidP="002036B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2252DD53" w14:textId="77777777" w:rsidR="00DB6BCF" w:rsidRPr="00672B5A" w:rsidRDefault="00DB6BCF" w:rsidP="002036B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7636E0B0" w14:textId="77777777" w:rsidR="00C66C2A" w:rsidRPr="00672B5A" w:rsidRDefault="00C66C2A" w:rsidP="00495634">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C66C2A" w:rsidRPr="00672B5A" w:rsidSect="00E758C2">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2836" w:right="1134" w:bottom="142" w:left="1418" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08B431E9" w14:textId="77777777" w:rsidR="00042084" w:rsidRDefault="00042084">
+    <w:p w14:paraId="4C4E31F1" w14:textId="77777777" w:rsidR="009B2078" w:rsidRDefault="009B2078">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C5654F4" w14:textId="77777777" w:rsidR="00042084" w:rsidRDefault="00042084">
+    <w:p w14:paraId="73A53C0C" w14:textId="77777777" w:rsidR="009B2078" w:rsidRDefault="009B2078">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1354,53 +1532,54 @@
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="45040789"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="0A9F051D" w14:textId="75321596" w:rsidR="00E758C2" w:rsidRDefault="00E758C2">
+          <w:p w14:paraId="0A9F051D" w14:textId="75321596" w:rsidR="00E758C2" w:rsidRDefault="00E758C2" w:rsidP="007D71AB">
             <w:pPr>
               <w:pStyle w:val="Rodap"/>
+              <w:ind w:right="-710"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Página </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -1458,58 +1637,58 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30DFDA26" w14:textId="77777777" w:rsidR="00042084" w:rsidRDefault="00042084">
+    <w:p w14:paraId="4B6A1BFF" w14:textId="77777777" w:rsidR="009B2078" w:rsidRDefault="009B2078">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BC50E46" w14:textId="77777777" w:rsidR="00042084" w:rsidRDefault="00042084">
+    <w:p w14:paraId="448EC2DE" w14:textId="77777777" w:rsidR="009B2078" w:rsidRDefault="009B2078">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31818A0A" w14:textId="77777777" w:rsidR="009072EC" w:rsidRDefault="009072EC">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="51997CD2" w14:textId="77777777" w:rsidR="009072EC" w:rsidRDefault="009072EC">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -1985,50 +2164,51 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0003237F"/>
+    <w:rsid w:val="00015BDF"/>
     <w:rsid w:val="00020291"/>
     <w:rsid w:val="00023DC7"/>
     <w:rsid w:val="0003237F"/>
     <w:rsid w:val="00032691"/>
     <w:rsid w:val="000404EE"/>
     <w:rsid w:val="00042084"/>
     <w:rsid w:val="00045EEB"/>
     <w:rsid w:val="00061BC4"/>
     <w:rsid w:val="00063EB3"/>
     <w:rsid w:val="000720D2"/>
     <w:rsid w:val="00082003"/>
     <w:rsid w:val="00087CCD"/>
     <w:rsid w:val="000971F7"/>
     <w:rsid w:val="000B5C7A"/>
     <w:rsid w:val="000C0506"/>
     <w:rsid w:val="000C210B"/>
     <w:rsid w:val="000D077D"/>
     <w:rsid w:val="000F0325"/>
     <w:rsid w:val="000F704E"/>
     <w:rsid w:val="001028F9"/>
     <w:rsid w:val="00115997"/>
     <w:rsid w:val="0011797C"/>
     <w:rsid w:val="00170DFB"/>
     <w:rsid w:val="00172E84"/>
     <w:rsid w:val="00196D72"/>
@@ -2055,116 +2235,120 @@
     <w:rsid w:val="003203DD"/>
     <w:rsid w:val="00330D85"/>
     <w:rsid w:val="003678ED"/>
     <w:rsid w:val="003730F7"/>
     <w:rsid w:val="003C05BC"/>
     <w:rsid w:val="003C2B89"/>
     <w:rsid w:val="003D3461"/>
     <w:rsid w:val="003E1BBB"/>
     <w:rsid w:val="003E2FB8"/>
     <w:rsid w:val="003E3CB7"/>
     <w:rsid w:val="003E4B89"/>
     <w:rsid w:val="00405FC5"/>
     <w:rsid w:val="00416113"/>
     <w:rsid w:val="00437213"/>
     <w:rsid w:val="00440A5C"/>
     <w:rsid w:val="004456DC"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004565E8"/>
     <w:rsid w:val="00461793"/>
     <w:rsid w:val="00491996"/>
     <w:rsid w:val="00491D1B"/>
     <w:rsid w:val="00495619"/>
     <w:rsid w:val="00495634"/>
     <w:rsid w:val="004B4332"/>
     <w:rsid w:val="004C1203"/>
+    <w:rsid w:val="005179E0"/>
     <w:rsid w:val="0052259F"/>
     <w:rsid w:val="00526F86"/>
     <w:rsid w:val="00562FAF"/>
     <w:rsid w:val="00571FEC"/>
     <w:rsid w:val="00573679"/>
     <w:rsid w:val="00581BA9"/>
     <w:rsid w:val="00593E55"/>
     <w:rsid w:val="005952A0"/>
     <w:rsid w:val="005970C2"/>
     <w:rsid w:val="005A45A8"/>
     <w:rsid w:val="005E20C0"/>
     <w:rsid w:val="005E315D"/>
     <w:rsid w:val="005E7AB5"/>
     <w:rsid w:val="005F2DF2"/>
     <w:rsid w:val="0062037F"/>
     <w:rsid w:val="00624C36"/>
     <w:rsid w:val="0063354B"/>
     <w:rsid w:val="006467EF"/>
     <w:rsid w:val="0065069D"/>
     <w:rsid w:val="00660E3E"/>
+    <w:rsid w:val="00662580"/>
     <w:rsid w:val="00667AB7"/>
     <w:rsid w:val="00672B5A"/>
     <w:rsid w:val="006753AA"/>
     <w:rsid w:val="00682AEA"/>
     <w:rsid w:val="006A2B47"/>
     <w:rsid w:val="006D5F99"/>
     <w:rsid w:val="006F606D"/>
     <w:rsid w:val="006F6A0A"/>
     <w:rsid w:val="007050B7"/>
     <w:rsid w:val="00731B9F"/>
     <w:rsid w:val="0073271B"/>
     <w:rsid w:val="00742C97"/>
     <w:rsid w:val="007451C7"/>
     <w:rsid w:val="00745A37"/>
     <w:rsid w:val="00746845"/>
     <w:rsid w:val="00767844"/>
     <w:rsid w:val="00785D50"/>
     <w:rsid w:val="00795B7C"/>
     <w:rsid w:val="007B5766"/>
     <w:rsid w:val="007D0C90"/>
     <w:rsid w:val="007D2D3E"/>
     <w:rsid w:val="007D6A0F"/>
+    <w:rsid w:val="007D71AB"/>
     <w:rsid w:val="007F5AB7"/>
     <w:rsid w:val="008007A0"/>
     <w:rsid w:val="008175BC"/>
     <w:rsid w:val="00820310"/>
     <w:rsid w:val="00833689"/>
     <w:rsid w:val="008423F2"/>
     <w:rsid w:val="00846203"/>
     <w:rsid w:val="00887D0B"/>
     <w:rsid w:val="008932CD"/>
     <w:rsid w:val="008966AD"/>
     <w:rsid w:val="008B5454"/>
     <w:rsid w:val="008D183D"/>
     <w:rsid w:val="008F1B95"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="00905DAA"/>
     <w:rsid w:val="009072EC"/>
     <w:rsid w:val="00907765"/>
     <w:rsid w:val="00945B5B"/>
     <w:rsid w:val="00945F8A"/>
     <w:rsid w:val="009469D1"/>
     <w:rsid w:val="00952BD7"/>
     <w:rsid w:val="00964BEB"/>
     <w:rsid w:val="0097078A"/>
     <w:rsid w:val="009A5152"/>
+    <w:rsid w:val="009B2078"/>
     <w:rsid w:val="009D3028"/>
     <w:rsid w:val="009D703C"/>
     <w:rsid w:val="009E29D7"/>
     <w:rsid w:val="009E3E93"/>
     <w:rsid w:val="009E491B"/>
     <w:rsid w:val="009F38EE"/>
     <w:rsid w:val="009F4981"/>
     <w:rsid w:val="009F6EC0"/>
     <w:rsid w:val="00A06280"/>
     <w:rsid w:val="00A10F29"/>
     <w:rsid w:val="00A128AC"/>
     <w:rsid w:val="00A22C1F"/>
     <w:rsid w:val="00A2541E"/>
     <w:rsid w:val="00A33869"/>
     <w:rsid w:val="00A52382"/>
     <w:rsid w:val="00A537B9"/>
     <w:rsid w:val="00A94F94"/>
     <w:rsid w:val="00A96710"/>
     <w:rsid w:val="00A9796A"/>
     <w:rsid w:val="00AB5219"/>
     <w:rsid w:val="00AC3387"/>
     <w:rsid w:val="00AC49C3"/>
     <w:rsid w:val="00AC6DE3"/>
     <w:rsid w:val="00AD6062"/>
     <w:rsid w:val="00AE1130"/>
@@ -2181,65 +2365,67 @@
     <w:rsid w:val="00B5404E"/>
     <w:rsid w:val="00B642DE"/>
     <w:rsid w:val="00B76B4B"/>
     <w:rsid w:val="00B87274"/>
     <w:rsid w:val="00BA5E80"/>
     <w:rsid w:val="00BC520C"/>
     <w:rsid w:val="00BD5DC8"/>
     <w:rsid w:val="00BE23FE"/>
     <w:rsid w:val="00BE3BF0"/>
     <w:rsid w:val="00C278C0"/>
     <w:rsid w:val="00C33A08"/>
     <w:rsid w:val="00C33CAC"/>
     <w:rsid w:val="00C37860"/>
     <w:rsid w:val="00C456A3"/>
     <w:rsid w:val="00C534DA"/>
     <w:rsid w:val="00C6089E"/>
     <w:rsid w:val="00C62D93"/>
     <w:rsid w:val="00C669E4"/>
     <w:rsid w:val="00C66AA1"/>
     <w:rsid w:val="00C66C2A"/>
     <w:rsid w:val="00C74C32"/>
     <w:rsid w:val="00C7519C"/>
     <w:rsid w:val="00C77DF1"/>
     <w:rsid w:val="00CA3E2F"/>
     <w:rsid w:val="00CB5486"/>
+    <w:rsid w:val="00CB7BCD"/>
     <w:rsid w:val="00CC478A"/>
     <w:rsid w:val="00CD2C94"/>
     <w:rsid w:val="00CD6C37"/>
     <w:rsid w:val="00CE0235"/>
     <w:rsid w:val="00CE6E84"/>
     <w:rsid w:val="00CF7A28"/>
     <w:rsid w:val="00D04B7C"/>
     <w:rsid w:val="00D26647"/>
     <w:rsid w:val="00D71A64"/>
     <w:rsid w:val="00D74E26"/>
     <w:rsid w:val="00D7527C"/>
     <w:rsid w:val="00D861FA"/>
     <w:rsid w:val="00DA678B"/>
     <w:rsid w:val="00DA7766"/>
     <w:rsid w:val="00DB208E"/>
+    <w:rsid w:val="00DB6BCF"/>
     <w:rsid w:val="00DC2F99"/>
     <w:rsid w:val="00DD3F79"/>
     <w:rsid w:val="00DE775C"/>
     <w:rsid w:val="00E00F81"/>
     <w:rsid w:val="00E1366F"/>
     <w:rsid w:val="00E35BE5"/>
     <w:rsid w:val="00E371E3"/>
     <w:rsid w:val="00E52D5B"/>
     <w:rsid w:val="00E73038"/>
     <w:rsid w:val="00E758C2"/>
     <w:rsid w:val="00E8057F"/>
     <w:rsid w:val="00E81D89"/>
     <w:rsid w:val="00E82476"/>
     <w:rsid w:val="00E90DA8"/>
     <w:rsid w:val="00E96DED"/>
     <w:rsid w:val="00E9755F"/>
     <w:rsid w:val="00E97B49"/>
     <w:rsid w:val="00EA5D04"/>
     <w:rsid w:val="00EB317E"/>
     <w:rsid w:val="00EB439E"/>
     <w:rsid w:val="00EC1787"/>
     <w:rsid w:val="00EC30B0"/>
     <w:rsid w:val="00EF2679"/>
     <w:rsid w:val="00EF321D"/>
     <w:rsid w:val="00F14D7A"/>
@@ -2701,51 +2887,50 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00330D85"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -3012,50 +3197,51 @@
     <w:rsid w:val="00FD6473"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD6473"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -3325,67 +3511,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B88822F4-F7F2-43ED-A664-D1A51E5E2366}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1871</Characters>
+  <Pages>1</Pages>
+  <Words>357</Words>
+  <Characters>1933</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2213</CharactersWithSpaces>
+  <CharactersWithSpaces>2286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>