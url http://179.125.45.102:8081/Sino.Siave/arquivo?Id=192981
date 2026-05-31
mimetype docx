--- v0 (2025-12-16)
+++ v1 (2026-05-31)
@@ -159,97 +159,97 @@
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="480C5489" w14:textId="77777777" w:rsidR="000B5C7A" w:rsidRPr="000404EE" w:rsidRDefault="000B5C7A" w:rsidP="0003237F">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2944E0A5" w14:textId="4D9093D1" w:rsidR="000404EE" w:rsidRDefault="002F0BF9" w:rsidP="00540A38">
+    <w:p w14:paraId="2944E0A5" w14:textId="442C3A93" w:rsidR="000404EE" w:rsidRDefault="002F0BF9" w:rsidP="00540A38">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000404EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RODRIGO MATTERAZZI </w:t>
       </w:r>
       <w:r w:rsidR="00FD6473" w:rsidRPr="000404EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="000404EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Republicanos</w:t>
       </w:r>
-      <w:r w:rsidR="007050B7" w:rsidRPr="000404EE">
+      <w:r w:rsidR="00FE0716">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, BRENDO BRAGA – Republicanos, </w:t>
       </w:r>
       <w:r w:rsidRPr="000404EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="000404EE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E8057F" w:rsidRPr="000404EE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vereadores</w:t>
       </w:r>
       <w:r w:rsidRPr="000404EE">
@@ -662,51 +662,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0081B51F" w14:textId="3E8396F6" w:rsidR="000404EE" w:rsidRDefault="002F0BF9" w:rsidP="00540A38">
       <w:pPr>
         <w:pStyle w:val="TextosemFormatao"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00601D23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Considerando que o trabalho desenvolvido pelo Lar São Francisco, ao utilizar a música e a arte como ferramentas de transformação social, merece o mais efusivo reconhecimento e incentivo do Poder Legislativo</w:t>
       </w:r>
       <w:r w:rsidR="00C11673">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Municipal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594333A2" w14:textId="77777777" w:rsidR="0099505B" w:rsidRPr="000404EE" w:rsidRDefault="0099505B" w:rsidP="00540A38">
       <w:pPr>
         <w:pStyle w:val="TextosemFormatao"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FA2D09E" w14:textId="77777777" w:rsidR="000404EE" w:rsidRPr="000404EE" w:rsidRDefault="000404EE" w:rsidP="00540A38">
@@ -858,518 +857,718 @@
         </w:tabs>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76B25191" w14:textId="77777777" w:rsidR="00A9796A" w:rsidRPr="00672B5A" w:rsidRDefault="00A9796A" w:rsidP="00C278C0">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblStyle w:val="Tabelacomgrade1"/>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-775" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3829"/>
         <w:gridCol w:w="2831"/>
         <w:gridCol w:w="3972"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B54D4" w14:paraId="1590840C" w14:textId="77777777" w:rsidTr="000404EE">
+      <w:tr w:rsidR="00FE0716" w:rsidRPr="00FE0716" w14:paraId="6D925451" w14:textId="77777777" w:rsidTr="00FE0716">
         <w:trPr>
-          <w:trHeight w:val="2510"/>
+          <w:trHeight w:val="1850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="521A045E" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="002F0BF9" w:rsidP="002036B7">
+          <w:p w14:paraId="01BB1453" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B5A">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>RODRIGO MATTERAZZI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B2659B9" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="002F0BF9" w:rsidP="002036B7">
+          <w:p w14:paraId="01075640" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B5A">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Vereador Republicanos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="194CE44D" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="002F0BF9" w:rsidP="002036B7">
+          <w:p w14:paraId="11847B2B" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B5A">
-[...6 lines deleted...]
-              <w:t>GRINGO DO BARREIRO</w:t>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>BRENDO BRAGA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35DF2C80" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="002F0BF9" w:rsidP="002036B7">
+          <w:p w14:paraId="2275E7A6" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B5A">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador Republicanos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20449983" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3972" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02C20A37" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ADIR CUNICO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="690E885D" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador NOVO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE0716" w:rsidRPr="00FE0716" w14:paraId="3F7ACE59" w14:textId="77777777" w:rsidTr="00FE0716">
+        <w:trPr>
+          <w:trHeight w:val="1834"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3829" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21B993ED" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>DIOGO KRIGUER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="676C9F2C" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador PSDB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D233E0A" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>EMERSON FARIAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C0FE46A" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Vereador PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DBAEBC3" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="002F0BF9" w:rsidP="002036B7">
+          <w:p w14:paraId="68BAAE17" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B5A">
-[...6 lines deleted...]
-              <w:t>ADIR CUNICO</w:t>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>TOCO BAGGIO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16F379B3" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="002F0BF9" w:rsidP="002036B7">
+          <w:p w14:paraId="5CB5A4A9" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B5A">
-[...6 lines deleted...]
-              <w:t>Vereador NOVO</w:t>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador PSDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B54D4" w14:paraId="79A8891C" w14:textId="77777777" w:rsidTr="000404EE">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FE0716" w:rsidRPr="00FE0716" w14:paraId="7A5AC0DE" w14:textId="77777777" w:rsidTr="00FE0716">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3829" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="654AF5D6" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>DARCI GONÇALVES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07C5F3DA" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador MDB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5028B541" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PROFª</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SILVANA PERIN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44BE6E42" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereadora MDB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3972" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5898A62D" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>WANDERLEY PAULO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732C0222" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador PP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE0716" w:rsidRPr="00FE0716" w14:paraId="60F32449" w14:textId="77777777" w:rsidTr="00FE0716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="642686CA" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="002F0BF9" w:rsidP="002036B7">
+          <w:p w14:paraId="06A601DC" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B5A">
-[...6 lines deleted...]
-              <w:t>DIOGO KRIGUER</w:t>
+          </w:p>
+          <w:p w14:paraId="29A1F61E" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="456BA248" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D3D85A3" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C3CA41E" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D70EDF0" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>GRINGO DO BARREIRO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="350DE9B2" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="002F0BF9" w:rsidP="002036B7">
+          <w:p w14:paraId="0064DE44" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B5A">
-[...6 lines deleted...]
-              <w:t>Vereador PSDB</w:t>
+            <w:r w:rsidRPr="00FE0716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71CB243B" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="002F0BF9" w:rsidP="002036B7">
+          <w:p w14:paraId="38AF9485" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B5A">
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F08D2D7" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="00672B5A" w:rsidRDefault="002F0BF9" w:rsidP="002036B7">
+          <w:p w14:paraId="42E1868A" w14:textId="77777777" w:rsidR="00FE0716" w:rsidRPr="00FE0716" w:rsidRDefault="00FE0716" w:rsidP="00FE0716">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B5A">
-[...167 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7636E0B0" w14:textId="77777777" w:rsidR="00C66C2A" w:rsidRPr="00672B5A" w:rsidRDefault="00C66C2A" w:rsidP="00495634">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C66C2A" w:rsidRPr="00672B5A" w:rsidSect="00540A38">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2836" w:right="1134" w:bottom="142" w:left="1418" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="335A8B60" w14:textId="77777777" w:rsidR="0079343D" w:rsidRDefault="0079343D">
+    <w:p w14:paraId="0EC26F31" w14:textId="77777777" w:rsidR="00064536" w:rsidRDefault="00064536">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E0474A7" w14:textId="77777777" w:rsidR="0079343D" w:rsidRDefault="0079343D">
+    <w:p w14:paraId="5E7DFCE3" w14:textId="77777777" w:rsidR="00064536" w:rsidRDefault="00064536">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1415,54 +1614,54 @@
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-312015468"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="22ABF64E" w14:textId="6C452479" w:rsidR="00540A38" w:rsidRDefault="00540A38" w:rsidP="00540A38">
+          <w:p w14:paraId="22ABF64E" w14:textId="6C452479" w:rsidR="00540A38" w:rsidRDefault="00540A38" w:rsidP="00BB57D6">
             <w:pPr>
               <w:pStyle w:val="Rodap"/>
-              <w:ind w:firstLine="708"/>
+              <w:ind w:right="-710" w:firstLine="708"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Página </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -1520,58 +1719,58 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="542BACC0" w14:textId="77777777" w:rsidR="0079343D" w:rsidRDefault="0079343D">
+    <w:p w14:paraId="7600F495" w14:textId="77777777" w:rsidR="00064536" w:rsidRDefault="00064536">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51ABE44D" w14:textId="77777777" w:rsidR="0079343D" w:rsidRDefault="0079343D">
+    <w:p w14:paraId="19314A53" w14:textId="77777777" w:rsidR="00064536" w:rsidRDefault="00064536">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31818A0A" w14:textId="77777777" w:rsidR="009072EC" w:rsidRDefault="009072EC">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="51997CD2" w14:textId="77777777" w:rsidR="009072EC" w:rsidRDefault="009072EC">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -2025,80 +2224,82 @@
         <w:ind w:left="7898" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="725304056">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1599950385">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1183470294">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="463276870">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0003237F"/>
     <w:rsid w:val="00020291"/>
     <w:rsid w:val="00023DC7"/>
     <w:rsid w:val="0003237F"/>
     <w:rsid w:val="00032691"/>
+    <w:rsid w:val="0003399B"/>
     <w:rsid w:val="000404EE"/>
     <w:rsid w:val="00045EEB"/>
     <w:rsid w:val="00061BC4"/>
     <w:rsid w:val="00063EB3"/>
+    <w:rsid w:val="00064536"/>
     <w:rsid w:val="000720D2"/>
     <w:rsid w:val="00082003"/>
     <w:rsid w:val="00087CCD"/>
     <w:rsid w:val="000971F7"/>
     <w:rsid w:val="000B54D4"/>
     <w:rsid w:val="000B5C7A"/>
     <w:rsid w:val="000C0506"/>
     <w:rsid w:val="000C210B"/>
     <w:rsid w:val="000D077D"/>
     <w:rsid w:val="000F0325"/>
     <w:rsid w:val="000F704E"/>
     <w:rsid w:val="001028F9"/>
     <w:rsid w:val="00115997"/>
     <w:rsid w:val="0011797C"/>
     <w:rsid w:val="00170DFB"/>
     <w:rsid w:val="00172E84"/>
     <w:rsid w:val="00196D72"/>
     <w:rsid w:val="001A3E61"/>
     <w:rsid w:val="001B2BAF"/>
     <w:rsid w:val="00202A7D"/>
     <w:rsid w:val="002036B7"/>
     <w:rsid w:val="002112BB"/>
     <w:rsid w:val="00214C5B"/>
     <w:rsid w:val="00231224"/>
     <w:rsid w:val="002355A2"/>
@@ -2228,50 +2429,51 @@
     <w:rsid w:val="00A537B9"/>
     <w:rsid w:val="00A94F94"/>
     <w:rsid w:val="00A96710"/>
     <w:rsid w:val="00A9796A"/>
     <w:rsid w:val="00AB5219"/>
     <w:rsid w:val="00AC3387"/>
     <w:rsid w:val="00AC49C3"/>
     <w:rsid w:val="00AC6DE3"/>
     <w:rsid w:val="00AD6062"/>
     <w:rsid w:val="00AE1130"/>
     <w:rsid w:val="00AE283A"/>
     <w:rsid w:val="00B066E6"/>
     <w:rsid w:val="00B1008C"/>
     <w:rsid w:val="00B1522E"/>
     <w:rsid w:val="00B240D3"/>
     <w:rsid w:val="00B35317"/>
     <w:rsid w:val="00B40902"/>
     <w:rsid w:val="00B44126"/>
     <w:rsid w:val="00B52617"/>
     <w:rsid w:val="00B53745"/>
     <w:rsid w:val="00B5404E"/>
     <w:rsid w:val="00B642DE"/>
     <w:rsid w:val="00B76B4B"/>
     <w:rsid w:val="00B87274"/>
     <w:rsid w:val="00BA5E80"/>
+    <w:rsid w:val="00BB57D6"/>
     <w:rsid w:val="00BC520C"/>
     <w:rsid w:val="00BD5DC8"/>
     <w:rsid w:val="00BE23FE"/>
     <w:rsid w:val="00BE3BF0"/>
     <w:rsid w:val="00C11673"/>
     <w:rsid w:val="00C278C0"/>
     <w:rsid w:val="00C33A08"/>
     <w:rsid w:val="00C33CAC"/>
     <w:rsid w:val="00C37860"/>
     <w:rsid w:val="00C456A3"/>
     <w:rsid w:val="00C534DA"/>
     <w:rsid w:val="00C6089E"/>
     <w:rsid w:val="00C62D93"/>
     <w:rsid w:val="00C669E4"/>
     <w:rsid w:val="00C66AA1"/>
     <w:rsid w:val="00C66C2A"/>
     <w:rsid w:val="00C74C32"/>
     <w:rsid w:val="00C7519C"/>
     <w:rsid w:val="00C77DF1"/>
     <w:rsid w:val="00CA3E2F"/>
     <w:rsid w:val="00CB5486"/>
     <w:rsid w:val="00CC478A"/>
     <w:rsid w:val="00CD2C94"/>
     <w:rsid w:val="00CD6C37"/>
     <w:rsid w:val="00CE0235"/>
@@ -2289,57 +2491,60 @@
     <w:rsid w:val="00DD3F79"/>
     <w:rsid w:val="00DE775C"/>
     <w:rsid w:val="00E00F81"/>
     <w:rsid w:val="00E1366F"/>
     <w:rsid w:val="00E35BE5"/>
     <w:rsid w:val="00E371E3"/>
     <w:rsid w:val="00E52D5B"/>
     <w:rsid w:val="00E73038"/>
     <w:rsid w:val="00E8057F"/>
     <w:rsid w:val="00E81D89"/>
     <w:rsid w:val="00E82476"/>
     <w:rsid w:val="00E90DA8"/>
     <w:rsid w:val="00E96DED"/>
     <w:rsid w:val="00E9755F"/>
     <w:rsid w:val="00E97B49"/>
     <w:rsid w:val="00EA5D04"/>
     <w:rsid w:val="00EB317E"/>
     <w:rsid w:val="00EB439E"/>
     <w:rsid w:val="00EC1787"/>
     <w:rsid w:val="00EC30B0"/>
     <w:rsid w:val="00EF2679"/>
     <w:rsid w:val="00EF321D"/>
     <w:rsid w:val="00F14D7A"/>
     <w:rsid w:val="00F33B4B"/>
     <w:rsid w:val="00F55C1E"/>
+    <w:rsid w:val="00F636B2"/>
     <w:rsid w:val="00F87364"/>
     <w:rsid w:val="00FC3A1E"/>
     <w:rsid w:val="00FC4C2A"/>
     <w:rsid w:val="00FC5B14"/>
     <w:rsid w:val="00FD3572"/>
+    <w:rsid w:val="00FD373F"/>
     <w:rsid w:val="00FD6473"/>
     <w:rsid w:val="00FE0507"/>
+    <w:rsid w:val="00FE0716"/>
     <w:rsid w:val="00FF330C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2766,51 +2971,50 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00330D85"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -3070,50 +3274,74 @@
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD6473"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD6473"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelacomgrade1">
+    <w:name w:val="Tabela com grade1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:next w:val="Tabelacomgrade"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00FE0716"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3391,66 +3619,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC785D04-30F7-4909-8410-A92CFB6A4DE2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>410</Words>
-  <Characters>2214</Characters>
+  <Words>421</Words>
+  <Characters>2277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2619</CharactersWithSpaces>
+  <CharactersWithSpaces>2693</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>