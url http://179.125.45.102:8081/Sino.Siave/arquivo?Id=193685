--- v0 (2025-12-16)
+++ v1 (2026-05-31)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F085348" w14:textId="4B0CC64B" w:rsidR="0003237F" w:rsidRDefault="004C0A8D" w:rsidP="0003237F">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003650FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MOÇÃO Nº</w:t>
       </w:r>
       <w:r w:rsidR="00456DD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -126,87 +126,96 @@
     <w:p w14:paraId="2A6F1CF5" w14:textId="77777777" w:rsidR="00456DD0" w:rsidRPr="003650FC" w:rsidRDefault="00456DD0" w:rsidP="0003237F">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1193C10C" w14:textId="77777777" w:rsidR="00FF55EA" w:rsidRPr="003650FC" w:rsidRDefault="00FF55EA" w:rsidP="00994601">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="676A6FEE" w14:textId="356FF8C0" w:rsidR="00994601" w:rsidRPr="003650FC" w:rsidRDefault="004C0A8D" w:rsidP="00087CCD">
+    <w:p w14:paraId="676A6FEE" w14:textId="764DE3B5" w:rsidR="00994601" w:rsidRPr="003650FC" w:rsidRDefault="004C0A8D" w:rsidP="00087CCD">
       <w:pPr>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003650FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RODRIGO MATTERAZZI </w:t>
       </w:r>
       <w:r w:rsidR="00FD6473" w:rsidRPr="003650FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="003650FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Republicanos</w:t>
+      </w:r>
+      <w:r w:rsidR="00586331">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, BRENDO BRAGA - Republicanos</w:t>
       </w:r>
       <w:r w:rsidR="007050B7" w:rsidRPr="003650FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003650FC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="003650FC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -869,665 +878,803 @@
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66C91071" w14:textId="77777777" w:rsidR="00456DD0" w:rsidRPr="003650FC" w:rsidRDefault="00456DD0" w:rsidP="00C278C0">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6E06A43C" w14:textId="77777777" w:rsidR="000533A8" w:rsidRPr="003650FC" w:rsidRDefault="000533A8" w:rsidP="00C278C0">
+    <w:p w14:paraId="76B25191" w14:textId="77777777" w:rsidR="00A9796A" w:rsidRPr="003650FC" w:rsidRDefault="00A9796A" w:rsidP="00C278C0">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B25191" w14:textId="77777777" w:rsidR="00A9796A" w:rsidRPr="003650FC" w:rsidRDefault="00A9796A" w:rsidP="00C278C0">
-[...12 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblStyle w:val="Tabelacomgrade1"/>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-775" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3829"/>
         <w:gridCol w:w="2831"/>
         <w:gridCol w:w="3972"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF2915" w14:paraId="1590840C" w14:textId="77777777" w:rsidTr="00290E5C">
+      <w:tr w:rsidR="00586331" w:rsidRPr="00586331" w14:paraId="376DB236" w14:textId="77777777" w:rsidTr="00586331">
         <w:trPr>
-          <w:trHeight w:val="1502"/>
+          <w:trHeight w:val="1064"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="521A045E" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="003650FC" w:rsidRDefault="004C0A8D" w:rsidP="002036B7">
+          <w:p w14:paraId="5DC07F89" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650FC">
+            <w:r w:rsidRPr="00586331">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>RODRIGO MATTERAZZI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B2659B9" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="003650FC" w:rsidRDefault="004C0A8D" w:rsidP="002036B7">
+          <w:p w14:paraId="3CE98FB3" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650FC">
+            <w:r w:rsidRPr="00586331">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Vereador Republicanos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="194CE44D" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="003650FC" w:rsidRDefault="004C0A8D" w:rsidP="002036B7">
+          <w:p w14:paraId="673A9334" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650FC">
+            <w:r w:rsidRPr="00586331">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>GRINGO DO BARREIRO</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>BRENDO BRAGA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35DF2C80" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="003650FC" w:rsidRDefault="004C0A8D" w:rsidP="002036B7">
+          <w:p w14:paraId="4D2E0F2D" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650FC">
+            <w:r w:rsidRPr="00586331">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador Republicanos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B0910A7" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3972" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25D0D8AC" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ADIR CUNICO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5814F7A7" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador NOVO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00586331" w:rsidRPr="00586331" w14:paraId="2378B8C6" w14:textId="77777777" w:rsidTr="00586331">
+        <w:trPr>
+          <w:trHeight w:val="994"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3829" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="065A94B7" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>DIOGO KRIGUER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C07F4D0" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador PSDB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3847C294" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>EMERSON FARIAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34007AA3" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Vereador PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DBAEBC3" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="003650FC" w:rsidRDefault="004C0A8D" w:rsidP="002036B7">
+          <w:p w14:paraId="116D9503" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650FC">
+            <w:r w:rsidRPr="00586331">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>ADIR CUNICO</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>TOCO BAGGIO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16F379B3" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="003650FC" w:rsidRDefault="004C0A8D" w:rsidP="002036B7">
+          <w:p w14:paraId="33FA46BE" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>Vereador NOVO</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador PSDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2915" w14:paraId="79A8891C" w14:textId="77777777" w:rsidTr="00290E5C">
+      <w:tr w:rsidR="00586331" w:rsidRPr="00586331" w14:paraId="2F3F3ED7" w14:textId="77777777" w:rsidTr="00586331">
         <w:trPr>
-          <w:trHeight w:val="1294"/>
+          <w:trHeight w:val="982"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="642686CA" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="003650FC" w:rsidRDefault="004C0A8D" w:rsidP="002036B7">
+          <w:p w14:paraId="69553DEC" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650FC">
+            <w:r w:rsidRPr="00586331">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>DIOGO KRIGUER</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>DARCI GONÇALVES</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="350DE9B2" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="003650FC" w:rsidRDefault="004C0A8D" w:rsidP="002036B7">
+          <w:p w14:paraId="06357735" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650FC">
+            <w:r w:rsidRPr="00586331">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>Vereador PSDB</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador MDB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2AD204" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PROFª</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SILVANA PERIN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C7D246" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereadora MDB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3972" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09DA93B6" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>WANDERLEY PAULO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21615D26" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador PP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00586331" w:rsidRPr="00586331" w14:paraId="008F74BB" w14:textId="77777777" w:rsidTr="00586331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3829" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEAEF69" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>GRINGO DO BARREIRO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31EF7952" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586331">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vereador PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71CB243B" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="003650FC" w:rsidRDefault="004C0A8D" w:rsidP="002036B7">
+          <w:p w14:paraId="4B0E0106" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650FC">
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F08D2D7" w14:textId="77777777" w:rsidR="00495634" w:rsidRPr="003650FC" w:rsidRDefault="004C0A8D" w:rsidP="002036B7">
+          <w:p w14:paraId="734A32E5" w14:textId="77777777" w:rsidR="00586331" w:rsidRPr="00586331" w:rsidRDefault="00586331" w:rsidP="00586331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003650FC">
-[...156 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7636E0B0" w14:textId="77777777" w:rsidR="00C66C2A" w:rsidRPr="003650FC" w:rsidRDefault="00C66C2A" w:rsidP="00495634">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C66C2A" w:rsidRPr="003650FC" w:rsidSect="00456DD0">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2410" w:right="1134" w:bottom="142" w:left="1418" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22E7FB68" w14:textId="77777777" w:rsidR="00634149" w:rsidRDefault="00634149">
+    <w:p w14:paraId="61937920" w14:textId="77777777" w:rsidR="00A525EF" w:rsidRDefault="00A525EF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A107D5B" w14:textId="77777777" w:rsidR="00634149" w:rsidRDefault="00634149">
+    <w:p w14:paraId="56FBACAC" w14:textId="77777777" w:rsidR="00A525EF" w:rsidRDefault="00A525EF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B1EDB0A" w14:textId="44BAACB1" w:rsidR="00D861FA" w:rsidRDefault="00D861FA">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="30346D17" w14:textId="77777777" w:rsidR="00D861FA" w:rsidRDefault="00D861FA">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D9116C4" w14:textId="77777777" w:rsidR="00634149" w:rsidRDefault="00634149">
+    <w:p w14:paraId="02F2E125" w14:textId="77777777" w:rsidR="00A525EF" w:rsidRDefault="00A525EF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CC40A01" w14:textId="77777777" w:rsidR="00634149" w:rsidRDefault="00634149">
+    <w:p w14:paraId="26CE4CCC" w14:textId="77777777" w:rsidR="00A525EF" w:rsidRDefault="00A525EF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31818A0A" w14:textId="77777777" w:rsidR="009072EC" w:rsidRDefault="009072EC">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="51997CD2" w14:textId="77777777" w:rsidR="009072EC" w:rsidRDefault="009072EC">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BE619E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="484CEEC6"/>
     <w:lvl w:ilvl="0" w:tplc="8320CF60">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="171869F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1934,89 +2081,90 @@
     <w:lvl w:ilvl="7" w:tplc="072A57FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7178" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F15E573E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7898" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1281038153">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="574555762">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="8532861">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="978656570">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0003237F"/>
     <w:rsid w:val="000150AA"/>
     <w:rsid w:val="00016483"/>
     <w:rsid w:val="00023DC7"/>
     <w:rsid w:val="0003237F"/>
     <w:rsid w:val="00032691"/>
     <w:rsid w:val="00045EEB"/>
     <w:rsid w:val="000533A8"/>
     <w:rsid w:val="00063EB3"/>
     <w:rsid w:val="000720D2"/>
     <w:rsid w:val="00082003"/>
     <w:rsid w:val="00087CCD"/>
     <w:rsid w:val="000971F7"/>
     <w:rsid w:val="000B5C7A"/>
     <w:rsid w:val="000C0506"/>
     <w:rsid w:val="000C210B"/>
     <w:rsid w:val="000D077D"/>
     <w:rsid w:val="000E0BDF"/>
     <w:rsid w:val="000F0325"/>
     <w:rsid w:val="000F704E"/>
     <w:rsid w:val="001028F9"/>
     <w:rsid w:val="001041D6"/>
     <w:rsid w:val="00111FD9"/>
@@ -2063,130 +2211,133 @@
     <w:rsid w:val="003E4B89"/>
     <w:rsid w:val="00405FC5"/>
     <w:rsid w:val="00416113"/>
     <w:rsid w:val="00437213"/>
     <w:rsid w:val="00440A5C"/>
     <w:rsid w:val="004456DC"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004565E8"/>
     <w:rsid w:val="00456DD0"/>
     <w:rsid w:val="00461793"/>
     <w:rsid w:val="00491996"/>
     <w:rsid w:val="00491D1B"/>
     <w:rsid w:val="00495619"/>
     <w:rsid w:val="00495634"/>
     <w:rsid w:val="004B4332"/>
     <w:rsid w:val="004C0A8D"/>
     <w:rsid w:val="004C1203"/>
     <w:rsid w:val="0052259F"/>
     <w:rsid w:val="00526F86"/>
     <w:rsid w:val="00542E1A"/>
     <w:rsid w:val="00562FAF"/>
     <w:rsid w:val="00571FEC"/>
     <w:rsid w:val="00573679"/>
     <w:rsid w:val="00581BA9"/>
     <w:rsid w:val="00583592"/>
+    <w:rsid w:val="00586331"/>
     <w:rsid w:val="00593E55"/>
     <w:rsid w:val="005952A0"/>
     <w:rsid w:val="005A45A8"/>
     <w:rsid w:val="005E20C0"/>
     <w:rsid w:val="005E315D"/>
     <w:rsid w:val="005E6F86"/>
     <w:rsid w:val="005E7AB5"/>
     <w:rsid w:val="005F2DF2"/>
     <w:rsid w:val="0062037F"/>
     <w:rsid w:val="00624C36"/>
     <w:rsid w:val="0063354B"/>
     <w:rsid w:val="00634149"/>
     <w:rsid w:val="006467EF"/>
     <w:rsid w:val="0065069D"/>
     <w:rsid w:val="00660E3E"/>
     <w:rsid w:val="00665EAB"/>
     <w:rsid w:val="00667AB7"/>
     <w:rsid w:val="00672B5A"/>
     <w:rsid w:val="006753AA"/>
     <w:rsid w:val="00682AEA"/>
     <w:rsid w:val="006A2B47"/>
     <w:rsid w:val="006B6A49"/>
     <w:rsid w:val="006D5F99"/>
     <w:rsid w:val="006F606D"/>
     <w:rsid w:val="006F6A0A"/>
     <w:rsid w:val="007050B7"/>
     <w:rsid w:val="00731B9F"/>
     <w:rsid w:val="0073271B"/>
     <w:rsid w:val="007413AB"/>
     <w:rsid w:val="00742211"/>
     <w:rsid w:val="00742C97"/>
     <w:rsid w:val="007451C7"/>
     <w:rsid w:val="00745A37"/>
     <w:rsid w:val="00746845"/>
     <w:rsid w:val="00767844"/>
+    <w:rsid w:val="007851AC"/>
     <w:rsid w:val="00785D50"/>
     <w:rsid w:val="00794C25"/>
     <w:rsid w:val="00795B7C"/>
     <w:rsid w:val="007B5766"/>
     <w:rsid w:val="007D0C90"/>
     <w:rsid w:val="007D2D3E"/>
     <w:rsid w:val="007D6A0F"/>
     <w:rsid w:val="007F5AB7"/>
     <w:rsid w:val="008007A0"/>
     <w:rsid w:val="008166C7"/>
     <w:rsid w:val="008175BC"/>
     <w:rsid w:val="00820310"/>
     <w:rsid w:val="00833689"/>
     <w:rsid w:val="008423F2"/>
     <w:rsid w:val="00846203"/>
     <w:rsid w:val="008932CD"/>
     <w:rsid w:val="008966AD"/>
     <w:rsid w:val="008B5454"/>
     <w:rsid w:val="008D183D"/>
     <w:rsid w:val="008D1BA1"/>
     <w:rsid w:val="008F1B95"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="00905DAA"/>
     <w:rsid w:val="009072EC"/>
     <w:rsid w:val="00907765"/>
     <w:rsid w:val="00945B5B"/>
     <w:rsid w:val="00945F8A"/>
     <w:rsid w:val="009469D1"/>
     <w:rsid w:val="00952BD7"/>
     <w:rsid w:val="00964BEB"/>
     <w:rsid w:val="0097078A"/>
     <w:rsid w:val="00994601"/>
     <w:rsid w:val="009D3028"/>
     <w:rsid w:val="009D703C"/>
     <w:rsid w:val="009E29D7"/>
     <w:rsid w:val="009E3E93"/>
     <w:rsid w:val="009E491B"/>
     <w:rsid w:val="009F38EE"/>
     <w:rsid w:val="009F6EC0"/>
     <w:rsid w:val="00A06280"/>
     <w:rsid w:val="00A128AC"/>
     <w:rsid w:val="00A22C1F"/>
     <w:rsid w:val="00A2541E"/>
     <w:rsid w:val="00A33869"/>
     <w:rsid w:val="00A52382"/>
+    <w:rsid w:val="00A525EF"/>
     <w:rsid w:val="00A537B9"/>
     <w:rsid w:val="00A55121"/>
     <w:rsid w:val="00A67C9B"/>
     <w:rsid w:val="00A94F94"/>
     <w:rsid w:val="00A96710"/>
     <w:rsid w:val="00A9796A"/>
     <w:rsid w:val="00AB5219"/>
     <w:rsid w:val="00AC3387"/>
     <w:rsid w:val="00AC49C3"/>
     <w:rsid w:val="00AC6DE3"/>
     <w:rsid w:val="00AD6062"/>
     <w:rsid w:val="00AE1130"/>
     <w:rsid w:val="00AE283A"/>
     <w:rsid w:val="00AF34C9"/>
     <w:rsid w:val="00B066E6"/>
     <w:rsid w:val="00B1008C"/>
     <w:rsid w:val="00B1522E"/>
     <w:rsid w:val="00B240D3"/>
     <w:rsid w:val="00B35317"/>
     <w:rsid w:val="00B40902"/>
     <w:rsid w:val="00B44126"/>
     <w:rsid w:val="00B50AD6"/>
     <w:rsid w:val="00B52617"/>
     <w:rsid w:val="00B53745"/>
     <w:rsid w:val="00B5404E"/>
@@ -2259,80 +2410,80 @@
     <w:rsid w:val="00F87364"/>
     <w:rsid w:val="00FC4C2A"/>
     <w:rsid w:val="00FC5B14"/>
     <w:rsid w:val="00FD3572"/>
     <w:rsid w:val="00FD6473"/>
     <w:rsid w:val="00FE0507"/>
     <w:rsid w:val="00FF330C"/>
     <w:rsid w:val="00FF55EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1826F1EF"/>
   <w15:docId w15:val="{D5DD5F1F-2636-4142-B68D-7873F60D1C7B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2660,50 +2811,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0003237F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00330D85"/>
@@ -3011,55 +3167,79 @@
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD6473"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD6473"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelacomgrade1">
+    <w:name w:val="Tabela com grade1"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:next w:val="Tabelacomgrade"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00586331"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -3328,69 +3508,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DF058F-E63A-41E7-9C4C-96B9C3E0F3C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>300</Words>
-  <Characters>1623</Characters>
+  <Words>310</Words>
+  <Characters>1680</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1920</CharactersWithSpaces>
+  <CharactersWithSpaces>1987</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>