--- v0 (2026-05-30)
+++ v1 (2026-10-24)
@@ -287,117 +287,117 @@
         </w:rPr>
         <w:t>e dá outras providências.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49522B98" w14:textId="77777777" w:rsidR="00A8082B" w:rsidRPr="00313F1B" w:rsidRDefault="00A8082B" w:rsidP="00313F1B">
       <w:pPr>
         <w:ind w:left="3420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="705F3A6F" w14:textId="77777777" w:rsidR="00A8082B" w:rsidRPr="00313F1B" w:rsidRDefault="00A8082B" w:rsidP="00313F1B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1051BAD3" w14:textId="58C3CA25" w:rsidR="00A8082B" w:rsidRPr="00313F1B" w:rsidRDefault="00313FF7" w:rsidP="00313F1B">
+    <w:p w14:paraId="1051BAD3" w14:textId="37C85F3B" w:rsidR="00A8082B" w:rsidRPr="00313F1B" w:rsidRDefault="00313FF7" w:rsidP="00313F1B">
       <w:pPr>
         <w:ind w:left="3420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313F1B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>TOCO BAGGIO</w:t>
       </w:r>
       <w:r w:rsidR="005B02B0" w:rsidRPr="00313F1B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00313F1B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>PSDB</w:t>
       </w:r>
       <w:r w:rsidR="00A76EFE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004A0368">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BRENDO BRAGA – Republicanos,</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">e </w:t>
+        <w:t xml:space="preserve"> BRENDO BRAGA – Republicanos</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00091B5B" w:rsidRPr="00313F1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76EFE">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
       <w:r w:rsidR="005B02B0" w:rsidRPr="00313F1B">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>vereadores abaixo assinados, com assento nesta Casa, com fulcro no Art</w:t>
       </w:r>
       <w:r w:rsidR="003D58A8" w:rsidRPr="00313F1B">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005B02B0" w:rsidRPr="00313F1B">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> 108 e no Inciso I do Art</w:t>
       </w:r>
       <w:r w:rsidR="003D58A8" w:rsidRPr="00313F1B">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -3836,216 +3836,215 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00053707" w:rsidRPr="00313F1B" w:rsidSect="00054A8B">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1133" w:bottom="142" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="311083A7" w14:textId="77777777" w:rsidR="006E196D" w:rsidRDefault="006E196D">
+    <w:p w14:paraId="35E520E5" w14:textId="77777777" w:rsidR="00CB677E" w:rsidRDefault="00CB677E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ABC68CF" w14:textId="77777777" w:rsidR="006E196D" w:rsidRDefault="006E196D">
+    <w:p w14:paraId="5432CDEC" w14:textId="77777777" w:rsidR="00CB677E" w:rsidRDefault="00CB677E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3E9314C7" w14:textId="171823E1" w:rsidR="00511722" w:rsidRDefault="00511722">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26E200BF" w14:textId="77777777" w:rsidR="006E196D" w:rsidRDefault="006E196D">
+    <w:p w14:paraId="1C853BB9" w14:textId="77777777" w:rsidR="00CB677E" w:rsidRDefault="00CB677E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02383BA0" w14:textId="77777777" w:rsidR="006E196D" w:rsidRDefault="006E196D">
+    <w:p w14:paraId="40F70401" w14:textId="77777777" w:rsidR="00CB677E" w:rsidRDefault="00CB677E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="4ECA50A2" w14:textId="27FC7DB3" w:rsidR="00511722" w:rsidRDefault="00511722">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A8082B"/>
     <w:rsid w:val="0000199E"/>
     <w:rsid w:val="0004636C"/>
     <w:rsid w:val="00053707"/>
     <w:rsid w:val="00054A8B"/>
     <w:rsid w:val="00091B5B"/>
     <w:rsid w:val="00181C55"/>
     <w:rsid w:val="00192C72"/>
     <w:rsid w:val="00213671"/>
     <w:rsid w:val="00231A81"/>
     <w:rsid w:val="002B1C2A"/>
     <w:rsid w:val="00313F1B"/>
     <w:rsid w:val="00313FF7"/>
     <w:rsid w:val="00315281"/>
     <w:rsid w:val="0031591D"/>
     <w:rsid w:val="0033486A"/>
     <w:rsid w:val="003617FF"/>
     <w:rsid w:val="003D58A8"/>
     <w:rsid w:val="00411FDB"/>
     <w:rsid w:val="004A0368"/>
     <w:rsid w:val="004A3FEE"/>
     <w:rsid w:val="00511722"/>
     <w:rsid w:val="005B02B0"/>
     <w:rsid w:val="00612255"/>
     <w:rsid w:val="00662357"/>
     <w:rsid w:val="006E196D"/>
     <w:rsid w:val="007A4366"/>
     <w:rsid w:val="00850FCE"/>
     <w:rsid w:val="008F54FF"/>
     <w:rsid w:val="009002E8"/>
+    <w:rsid w:val="0091291E"/>
     <w:rsid w:val="009609E1"/>
     <w:rsid w:val="00A06D90"/>
     <w:rsid w:val="00A76EFE"/>
     <w:rsid w:val="00A8082B"/>
     <w:rsid w:val="00A81006"/>
     <w:rsid w:val="00AB0E07"/>
     <w:rsid w:val="00AC59BC"/>
     <w:rsid w:val="00AD283A"/>
     <w:rsid w:val="00B13438"/>
     <w:rsid w:val="00B41255"/>
     <w:rsid w:val="00BF7FDB"/>
     <w:rsid w:val="00C24215"/>
     <w:rsid w:val="00C477C0"/>
+    <w:rsid w:val="00CB677E"/>
     <w:rsid w:val="00D569BC"/>
     <w:rsid w:val="00DB778A"/>
     <w:rsid w:val="00E000E8"/>
     <w:rsid w:val="00F0752F"/>
     <w:rsid w:val="00FB7C95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -4995,65 +4994,65 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>820</Words>
-  <Characters>4431</Characters>
+  <Characters>4430</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5241</CharactersWithSpaces>
+  <CharactersWithSpaces>5240</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Iago MEla</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>