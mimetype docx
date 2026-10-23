--- v0 (2026-05-30)
+++ v1 (2026-10-23)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E344000" w14:textId="08D94655" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="00267A6F" w:rsidP="00856520">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:left="3119"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312A5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PROJETO DE DECRETO LEGISLATIVO</w:t>
       </w:r>
       <w:r w:rsidR="00CF18FF" w:rsidRPr="00312A5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -75,51 +76,51 @@
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758817BD" w14:textId="77777777" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="0022507D" w:rsidP="00856520">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0103A267" w14:textId="77777777" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="0022507D" w:rsidP="00856520">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0379FCE6" w14:textId="19EB0229" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="00267A6F" w:rsidP="00856520">
+    <w:p w14:paraId="0379FCE6" w14:textId="1EF6CD61" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="00267A6F" w:rsidP="00856520">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312A5B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">20 </w:t>
       </w:r>
       <w:r w:rsidR="00F4172F" w:rsidRPr="00312A5B">
@@ -131,113 +132,110 @@
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00034CE1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maio</w:t>
       </w:r>
       <w:r w:rsidR="001D5655" w:rsidRPr="00312A5B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
       </w:r>
       <w:r w:rsidR="00034CE1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00164981">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E7AEDC" w14:textId="77777777" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="0022507D" w:rsidP="00856520">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:left="3119" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482C392C" w14:textId="77777777" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="0022507D" w:rsidP="00856520">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:left="3119" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B23C616" w14:textId="1A0F81A8" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="00267A6F" w:rsidP="00C001C5">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:left="3119" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312A5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Concede Títu</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00312A5B">
+        <w:t xml:space="preserve">Concede Título de Cidadão Sorrisense ao </w:t>
+      </w:r>
+      <w:r w:rsidR="00034CE1" w:rsidRPr="00312A5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">lo de Cidadão Sorrisense ao </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Senhor</w:t>
       </w:r>
       <w:r w:rsidR="00034CE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A54A4" w:rsidRPr="006A54A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sergio Evangelista</w:t>
       </w:r>
       <w:r w:rsidR="00C001C5" w:rsidRPr="00312A5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
@@ -690,51 +688,51 @@
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79739894" w14:textId="59C57FD1" w:rsidR="00C910B4" w:rsidRPr="00312A5B" w:rsidRDefault="00267A6F" w:rsidP="009028A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9355"/>
         </w:tabs>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk196287517"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk196287517"/>
       <w:r w:rsidRPr="00312A5B">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Câmara Municipal de Sorriso, Estado do Mato Grosso, em </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00F4172F" w:rsidRPr="00312A5B">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00034CE1">
@@ -748,51 +746,51 @@
       <w:r w:rsidR="001D5655" w:rsidRPr="00312A5B">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
       </w:r>
       <w:r w:rsidR="00034CE1">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00312A5B">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1F0C28C0" w14:textId="00AF40EA" w:rsidR="00F10EC9" w:rsidRPr="00312A5B" w:rsidRDefault="00F10EC9" w:rsidP="00840E8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9355"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E5A011C" w14:textId="77777777" w:rsidR="0062355B" w:rsidRPr="00312A5B" w:rsidRDefault="0062355B" w:rsidP="0030253D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9355"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -828,51 +826,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34AA818A" w14:textId="12F624F5" w:rsidR="00A378DC" w:rsidRPr="00312A5B" w:rsidRDefault="00267A6F" w:rsidP="00267A6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1849"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312A5B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk196287496"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk196287496"/>
       <w:r w:rsidR="00840E8A" w:rsidRPr="00312A5B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EMERSON FARIAS </w:t>
       </w:r>
       <w:r w:rsidR="00840E8A" w:rsidRPr="00312A5B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00840E8A" w:rsidRPr="00312A5B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00840E8A" w:rsidRPr="00312A5B">
@@ -1011,59 +1009,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     ADIR CUNICO                       BRENDO BRAGA                 DARCI GONÇALVES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6663F932" w14:textId="77777777" w:rsidR="00A378DC" w:rsidRPr="00312A5B" w:rsidRDefault="00267A6F" w:rsidP="00267A6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1849"/>
           <w:tab w:val="left" w:pos="3075"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312A5B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     Vereador NOVO                 Vereador Republicanos   </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">                Vereador MDB</w:t>
+        <w:t xml:space="preserve">     Vereador NOVO                 Vereador Republicanos                   Vereador MDB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245BDCF7" w14:textId="77777777" w:rsidR="00A378DC" w:rsidRPr="00312A5B" w:rsidRDefault="00267A6F" w:rsidP="00267A6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1849"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312A5B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46100635" w14:textId="77777777" w:rsidR="00A24089" w:rsidRPr="00312A5B" w:rsidRDefault="00A24089" w:rsidP="00267A6F">
       <w:pPr>
@@ -1217,98 +1207,90 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65EDA1FC" w14:textId="77777777" w:rsidR="00A378DC" w:rsidRPr="00312A5B" w:rsidRDefault="00267A6F" w:rsidP="00267A6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1849"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312A5B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROFª SILVANA PERIN           WANDERLEY PAULO        </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> JANE DELALIBERA</w:t>
+        <w:t>PROFª SILVANA PERIN           WANDERLEY PAULO         JANE DELALIBERA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686C3FA0" w14:textId="77777777" w:rsidR="00A378DC" w:rsidRPr="00312A5B" w:rsidRDefault="00267A6F" w:rsidP="00267A6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1849"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312A5B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            Vereadora MDB                            Vereador PP                     Vereadora PL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7153370B" w14:textId="77777777" w:rsidR="00F10EC9" w:rsidRPr="005E1DC4" w:rsidRDefault="00F10EC9" w:rsidP="00840E8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9355"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="271AA8A7" w14:textId="6B61ECB5" w:rsidR="007B4221" w:rsidRPr="005E1DC4" w:rsidRDefault="007B4221" w:rsidP="0030253D">
       <w:pPr>
         <w:pStyle w:val="Ttulo7"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1128"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2363600B" w14:textId="77777777" w:rsidR="00C001C5" w:rsidRPr="005E1DC4" w:rsidRDefault="00C001C5" w:rsidP="003E20C2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26246974" w14:textId="77777777" w:rsidR="003E20C2" w:rsidRPr="005E1DC4" w:rsidRDefault="003E20C2" w:rsidP="003E20C2">
       <w:pPr>
@@ -1383,58 +1365,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data e local de nascimento:</w:t>
       </w:r>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>02 de fevereiro de 1967, em São Paulo – SP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53DA96B0" w14:textId="0A5F1738" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Estado civi</w:t>
-[...6 lines deleted...]
-        <w:t>l:</w:t>
+        <w:t>Estado civil:</w:t>
       </w:r>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Divorciado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D3BC34" w14:textId="64AA230A" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Filhos:</w:t>
       </w:r>
       <w:r w:rsidRPr="006A54A4">
@@ -1467,215 +1442,173 @@
         </w:rPr>
         <w:br/>
         <w:t>Médico cirurgião plástico e empreendedor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10712AAC" w14:textId="53176235" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Formação acadêmica:</w:t>
       </w:r>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>Formado em Medicina no Estado de Minas Gerais, com especialização em Cirurgia Plástica em São Pau</w:t>
-[...6 lines deleted...]
-        <w:t>lo.</w:t>
+        <w:t>Formado em Medicina no Estado de Minas Gerais, com especialização em Cirurgia Plástica em São Paulo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="607EC673" w14:textId="431F5DC0" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Há quanto tempo reside em Sorriso/MT:</w:t>
       </w:r>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Reside e atua profissionalmente em Sorriso há 26 anos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A900BEE" w14:textId="255C6811" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Motivo que o trouxe para o município:</w:t>
       </w:r>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>Veio para Sorriso atraído pelo crescimento da cidade, pelas oportunidades profissionais e pela possibilidade de contribui</w:t>
-      </w:r>
+        <w:t>Veio para Sorriso atraído pelo crescimento da cidade, pelas oportunidades profissionais e pela possibilidade de contribuir para a ampliação da assistência médica especializada na região.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0326A7B8" w14:textId="65111B6E" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>r para a ampliação da assistência médica especializada na região.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>Principais atividades desenvolvidas em Sorriso:</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Principais atividades desenvolvidas em Sorriso:</w:t>
-      </w:r>
+        <w:br/>
+        <w:t>Atua como médico cirurgião plástico, realizando atendimentos e procedimentos especializados, além de ter se dedicado à gestão e ao desenvolvimento do Hospital Cândido Portinari, contribuindo significativamente para o fortalecimento da estrutura hospitalar do município.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFCF3DD" w14:textId="77777777" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Também atua no desenvolvimento de projetos voltados à saúde, com foco em atendimento humanizado, segurança do paciente e ampliação do acesso à medicina especializada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F246412" w14:textId="5C564132" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A54A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contribuições relevantes para a comunidade:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A54A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
-        <w:t>Atua como médico cirurgião plástico, realizando atendimentos e procedimentos especializados, além de ter se dedicado à gestão e ao desenvolvim</w:t>
-      </w:r>
+        <w:t>Sua principal contribuição tem sido a atuação contínua na área da saúde, oferecendo atendimento médico especializado e investindo na construção de uma estrutura hospitalar de qualidade na cidade, ampliando o acesso da população a serviços de saúde e gerando empregos diretos e indiretos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021FB79F" w14:textId="77777777" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ento do Hospital Cândido Portinari, contribuindo significativamente para o fortalecimento da estrutura hospitalar do município.</w:t>
-[...73 lines deleted...]
-        <w:t>Sorriso e região.</w:t>
+        <w:t>Há 12 anos, mantém parceria público-privada que possibilita a realização de tratamentos cirúrgicos reparadores para pacientes de Sorriso e região.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D40144" w14:textId="77777777" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Idealizou também o Instituto Cândido Portinari, voltado ao atendimento gratuito de mulheres vítimas de agressão.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01415185" w14:textId="74100D21" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
@@ -1699,158 +1632,136 @@
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Reconhecimento profissional pela atuação como médico cirurgião plástico; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71EA5473" w14:textId="77777777" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tra</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">balho desenvolvido à frente do Hospital Cândido Portinari; </w:t>
+        <w:t xml:space="preserve">Trabalho desenvolvido à frente do Hospital Cândido Portinari; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B6C599" w14:textId="77777777" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Moção de Aplausos em 2018 pelo projeto social “Cirurgias Humanitárias”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC7684F" w14:textId="26D48F65" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>História marcante sobre sua trajetória em Sorriso:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF95D7D" w14:textId="77777777" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Encontrou em Sorriso não apenas um lugar para exercer a Medicina, mas um</w:t>
-      </w:r>
+        <w:t>Encontrou em Sorriso não apenas um lugar para exercer a Medicina, mas um território onde construiu sua vida, suas realizações e sua identidade profissional. Ao longo dos anos acompanhou o crescimento da cidade, desenvolveu importantes projetos na área da saúde e consolidou sua atuação médica e empresarial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C84667E" w14:textId="77777777" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> território onde construiu sua vida, suas realizações e sua identidade profissional. Ao longo dos anos acompanhou o crescimento da cidade, desenvolveu importantes projetos na área da saúde e consolidou sua atuação médica e empresarial.</w:t>
-[...21 lines deleted...]
-        <w:t>ambém encontrou espaço para realizar um antigo sonho pessoal: escrever um romance cuja ideia o acompanha há mais de 22 anos. Sua história se entrelaça com a história de desenvolvimento de Sorriso, motivo de orgulho e gratidão.</w:t>
+        <w:t>Mais recentemente, também encontrou espaço para realizar um antigo sonho pessoal: escrever um romance cuja ideia o acompanha há mais de 22 anos. Sua história se entrelaça com a história de desenvolvimento de Sorriso, motivo de orgulho e gratidão.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B69E1A" w14:textId="77777777" w:rsidR="000B6304" w:rsidRDefault="000B6304" w:rsidP="000B6304"/>
     <w:p w14:paraId="2F6A7F54" w14:textId="77777777" w:rsidR="000B6304" w:rsidRDefault="000B6304" w:rsidP="000B6304"/>
     <w:p w14:paraId="556A1AF4" w14:textId="584C3915" w:rsidR="000B6304" w:rsidRDefault="00267A6F" w:rsidP="000B6304">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6304">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>JUSTIFICATIVA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F36B643" w14:textId="77777777" w:rsidR="00267A6F" w:rsidRPr="000B6304" w:rsidRDefault="00267A6F" w:rsidP="000B6304">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AD0E944" w14:textId="3DA43749" w:rsidR="007B4221" w:rsidRDefault="007B4221" w:rsidP="005B6EDC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FE9C488" w14:textId="26258D85" w:rsidR="00267A6F" w:rsidRDefault="00267A6F" w:rsidP="005B6EDC">
       <w:pPr>
         <w:rPr>
@@ -1863,334 +1774,242 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F21604" w14:textId="75EA9480" w:rsidR="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>O presente P</w:t>
-[...17 lines deleted...]
-        <w:t>e Sorriso e de toda a região.</w:t>
+        <w:t>O presente Projeto de Decreto Legislativo tem por finalidade conceder o Título de Cidadão Sorrisense ao Senhor Sergio Evangelista, em reconhecimento aos relevantes serviços prestados à área da saúde e às importantes contribuições realizadas em benefício do município de Sorriso e de toda a região.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434FE6CA" w14:textId="77777777" w:rsidR="00267A6F" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D435138" w14:textId="0A4FC908" w:rsidR="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Médico cirurgião p</w:t>
-[...17 lines deleted...]
-        <w:t>desenvolvimento da saúde local.</w:t>
+        <w:t>Médico cirurgião plástico e empreendedor, Sergio Evangelista reside e atua em Sorriso há mais de 26 anos, período em que consolidou uma trajetória marcada pelo profissionalismo, ética, dedicação à medicina e compromisso com o desenvolvimento da saúde local.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DFDBB9" w14:textId="77777777" w:rsidR="00267A6F" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A8FD345" w14:textId="6B55A99F" w:rsidR="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ao longo de sua atuação profissional, contribuiu significativamente para a ampliação da assistência médica especializada no município, destacando-se também pelo trabalho desenvolvido junto ao Hospital Cândido Portinari, inst</w:t>
-[...8 lines deleted...]
-        <w:t>ituição que se tornou referência regional em saúde privada e atendimento hospitalar.</w:t>
+        <w:t>Ao longo de sua atuação profissional, contribuiu significativamente para a ampliação da assistência médica especializada no município, destacando-se também pelo trabalho desenvolvido junto ao Hospital Cândido Portinari, instituição que se tornou referência regional em saúde privada e atendimento hospitalar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50593B96" w14:textId="77777777" w:rsidR="00267A6F" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AA8D6B6" w14:textId="77777777" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Além de sua atuação médica, mantém importante parceria público-privada há mais de uma década, possibilitando a realização de cirurgias reparadoras para pacientes da região</w:t>
-[...8 lines deleted...]
-        <w:t>, bem como idealizou o Instituto Cândido Portinari, voltado ao atendimento gratuito de mulheres vítimas de agressão, demonstrando sensibilidade social e compromisso com o bem-estar da população.</w:t>
+        <w:t>Além de sua atuação médica, mantém importante parceria público-privada há mais de uma década, possibilitando a realização de cirurgias reparadoras para pacientes da região, bem como idealizou o Instituto Cândido Portinari, voltado ao atendimento gratuito de mulheres vítimas de agressão, demonstrando sensibilidade social e compromisso com o bem-estar da população.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="500D43AB" w14:textId="77777777" w:rsidR="00267A6F" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A41B307" w14:textId="27E9EA23" w:rsidR="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sua trajetória é marcada pela constante busca pela excelência</w:t>
-[...8 lines deleted...]
-        <w:t>, humanização no atendimento, valorização da vida e contribuição direta para o fortalecimento da estrutura de saúde de Sorriso.</w:t>
+        <w:t>Sua trajetória é marcada pela constante busca pela excelência, humanização no atendimento, valorização da vida e contribuição direta para o fortalecimento da estrutura de saúde de Sorriso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C81396" w14:textId="77777777" w:rsidR="00267A6F" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="157DBBC8" w14:textId="77777777" w:rsidR="006A54A4" w:rsidRPr="006A54A4" w:rsidRDefault="00267A6F" w:rsidP="006A54A4">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A54A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diante de sua relevante história profissional, social e comunitária, a presente homenagem </w:t>
-[...28 lines deleted...]
-        <w:t>egislativo Municipal pelos relevantes serviços prestados ao município e à população sorrisense.</w:t>
+        <w:t>Diante de sua relevante história profissional, social e comunitária, a presente homenagem representa o reconhecimento do Poder Legislativo Municipal pelos relevantes serviços prestados ao município e à população sorrisense.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2272040F" w14:textId="7F4B5468" w:rsidR="00034CE1" w:rsidRPr="00034CE1" w:rsidRDefault="00034CE1" w:rsidP="006A54A4">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00034CE1" w:rsidRPr="00034CE1" w:rsidSect="0062355B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="991" w:bottom="567" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2215,51 +2034,51 @@
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14E30FCD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C908D02A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2812,106 +2631,109 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1917935861">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="244606628">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="472328437">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1433620934">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0022507D"/>
     <w:rsid w:val="00001E05"/>
     <w:rsid w:val="00034CE1"/>
     <w:rsid w:val="00036CAA"/>
     <w:rsid w:val="00050CE1"/>
     <w:rsid w:val="00051054"/>
     <w:rsid w:val="00053E75"/>
     <w:rsid w:val="0007504A"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="00092702"/>
     <w:rsid w:val="00095312"/>
     <w:rsid w:val="0009709C"/>
     <w:rsid w:val="000A419F"/>
     <w:rsid w:val="000B6304"/>
     <w:rsid w:val="000D5AFC"/>
     <w:rsid w:val="000E01BC"/>
     <w:rsid w:val="000E26DE"/>
     <w:rsid w:val="000E3E6F"/>
     <w:rsid w:val="00101885"/>
     <w:rsid w:val="0012562B"/>
     <w:rsid w:val="00126B90"/>
     <w:rsid w:val="0013522F"/>
     <w:rsid w:val="001366F7"/>
     <w:rsid w:val="0014624F"/>
     <w:rsid w:val="00155C13"/>
     <w:rsid w:val="001629DC"/>
+    <w:rsid w:val="00164981"/>
     <w:rsid w:val="001A4126"/>
     <w:rsid w:val="001B7EBD"/>
     <w:rsid w:val="001B7EC4"/>
     <w:rsid w:val="001C7DDA"/>
     <w:rsid w:val="001D544D"/>
     <w:rsid w:val="001D5655"/>
     <w:rsid w:val="001F23B7"/>
     <w:rsid w:val="001F7313"/>
     <w:rsid w:val="00205A10"/>
     <w:rsid w:val="0022507D"/>
     <w:rsid w:val="00233586"/>
     <w:rsid w:val="00244370"/>
     <w:rsid w:val="0024610D"/>
     <w:rsid w:val="00254421"/>
     <w:rsid w:val="00267A6F"/>
     <w:rsid w:val="00275CCD"/>
     <w:rsid w:val="002831EA"/>
     <w:rsid w:val="002853B0"/>
     <w:rsid w:val="00293ADE"/>
     <w:rsid w:val="00294219"/>
     <w:rsid w:val="002B2CBE"/>
     <w:rsid w:val="002D5C03"/>
     <w:rsid w:val="00301205"/>
     <w:rsid w:val="0030253D"/>
     <w:rsid w:val="00312A5B"/>
@@ -3018,50 +2840,51 @@
     <w:rsid w:val="00A617DA"/>
     <w:rsid w:val="00A8153B"/>
     <w:rsid w:val="00A95788"/>
     <w:rsid w:val="00A964B5"/>
     <w:rsid w:val="00AB7163"/>
     <w:rsid w:val="00AC01B9"/>
     <w:rsid w:val="00AC03D7"/>
     <w:rsid w:val="00AD1BFC"/>
     <w:rsid w:val="00AD5475"/>
     <w:rsid w:val="00AE2738"/>
     <w:rsid w:val="00AE31E9"/>
     <w:rsid w:val="00AE6D94"/>
     <w:rsid w:val="00AF28DD"/>
     <w:rsid w:val="00B019A0"/>
     <w:rsid w:val="00B01EBC"/>
     <w:rsid w:val="00B01F3C"/>
     <w:rsid w:val="00B216EA"/>
     <w:rsid w:val="00B2405E"/>
     <w:rsid w:val="00B273A0"/>
     <w:rsid w:val="00B94BB3"/>
     <w:rsid w:val="00BA0E8A"/>
     <w:rsid w:val="00BA47D3"/>
     <w:rsid w:val="00BD51A5"/>
     <w:rsid w:val="00BD6478"/>
     <w:rsid w:val="00BE01EB"/>
+    <w:rsid w:val="00BE32A4"/>
     <w:rsid w:val="00BF3957"/>
     <w:rsid w:val="00C001C5"/>
     <w:rsid w:val="00C167A7"/>
     <w:rsid w:val="00C533ED"/>
     <w:rsid w:val="00C55CEA"/>
     <w:rsid w:val="00C71378"/>
     <w:rsid w:val="00C910B4"/>
     <w:rsid w:val="00C94DAD"/>
     <w:rsid w:val="00C96D2E"/>
     <w:rsid w:val="00CB0B36"/>
     <w:rsid w:val="00CD061D"/>
     <w:rsid w:val="00CD2AB7"/>
     <w:rsid w:val="00CE6FE3"/>
     <w:rsid w:val="00CF18FF"/>
     <w:rsid w:val="00CF3887"/>
     <w:rsid w:val="00D045D4"/>
     <w:rsid w:val="00D17CE4"/>
     <w:rsid w:val="00D31776"/>
     <w:rsid w:val="00D50B3B"/>
     <w:rsid w:val="00D57E38"/>
     <w:rsid w:val="00D761B1"/>
     <w:rsid w:val="00D912A9"/>
     <w:rsid w:val="00DA2A0F"/>
     <w:rsid w:val="00DA4B59"/>
     <w:rsid w:val="00DA5971"/>
@@ -3105,67 +2928,67 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="560751EA"/>
   <w15:docId w15:val="{24114BDF-C178-4E24-B224-80EDBF046D37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3493,50 +3316,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E74772"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo7Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0022507D"/>
     <w:pPr>
@@ -3875,51 +3703,51 @@
     <w:rsid w:val="003E20C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003E20C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -4187,69 +4015,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CA035F6-8FBD-4A7E-A1ED-FC0CB7F27A12}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>1</Pages>
   <Words>889</Words>
-  <Characters>4804</Characters>
+  <Characters>4805</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>***</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5682</CharactersWithSpaces>
+  <CharactersWithSpaces>5683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>vergilio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>