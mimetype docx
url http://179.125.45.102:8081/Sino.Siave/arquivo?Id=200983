--- v0 (2026-05-30)
+++ v1 (2026-10-23)
@@ -84,51 +84,51 @@
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758817BD" w14:textId="77777777" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="0022507D" w:rsidP="00856520">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0103A267" w14:textId="77777777" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="0022507D" w:rsidP="00856520">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0379FCE6" w14:textId="5B048DDE" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="00000000" w:rsidP="00856520">
+    <w:p w14:paraId="0379FCE6" w14:textId="77C3DF4C" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="00000000" w:rsidP="00856520">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312A5B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data: </w:t>
       </w:r>
       <w:r w:rsidR="0013269E">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00F4172F" w:rsidRPr="00312A5B">
@@ -140,50 +140,58 @@
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00034CE1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maio</w:t>
       </w:r>
       <w:r w:rsidR="001D5655" w:rsidRPr="00312A5B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
       </w:r>
       <w:r w:rsidR="00034CE1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8174A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E7AEDC" w14:textId="77777777" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="0022507D" w:rsidP="00856520">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:left="3119" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482C392C" w14:textId="77777777" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="0022507D" w:rsidP="00856520">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:left="3119" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3221,95 +3229,95 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1240098801">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1194688086">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1944720906">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="693725846">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="826749547">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1369989747">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0022507D"/>
     <w:rsid w:val="00001E05"/>
     <w:rsid w:val="00034CE1"/>
     <w:rsid w:val="00036CAA"/>
     <w:rsid w:val="00050CE1"/>
     <w:rsid w:val="00051054"/>
     <w:rsid w:val="00053E75"/>
     <w:rsid w:val="0007504A"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="00092702"/>
     <w:rsid w:val="00095312"/>
     <w:rsid w:val="0009709C"/>
     <w:rsid w:val="000A419F"/>
     <w:rsid w:val="000B6304"/>
     <w:rsid w:val="000D5AFC"/>
     <w:rsid w:val="000E01BC"/>
     <w:rsid w:val="000E26DE"/>
     <w:rsid w:val="000E3E6F"/>
     <w:rsid w:val="00101885"/>
     <w:rsid w:val="0012562B"/>
     <w:rsid w:val="00126B90"/>
     <w:rsid w:val="0013269E"/>
     <w:rsid w:val="0013522F"/>
     <w:rsid w:val="001366F7"/>
     <w:rsid w:val="0014624F"/>
     <w:rsid w:val="00155C13"/>
     <w:rsid w:val="001629DC"/>
     <w:rsid w:val="001A4126"/>
     <w:rsid w:val="001B7EBD"/>
     <w:rsid w:val="001B7EC4"/>
     <w:rsid w:val="001C7DDA"/>
+    <w:rsid w:val="001D4792"/>
     <w:rsid w:val="001D544D"/>
     <w:rsid w:val="001D5655"/>
     <w:rsid w:val="001F23B7"/>
     <w:rsid w:val="001F7313"/>
     <w:rsid w:val="00205A10"/>
     <w:rsid w:val="002125F8"/>
     <w:rsid w:val="0022507D"/>
     <w:rsid w:val="00233586"/>
     <w:rsid w:val="00242DC8"/>
     <w:rsid w:val="00244370"/>
     <w:rsid w:val="0024610D"/>
     <w:rsid w:val="00254421"/>
     <w:rsid w:val="00275CCD"/>
     <w:rsid w:val="002831EA"/>
     <w:rsid w:val="002853B0"/>
     <w:rsid w:val="00293ADE"/>
     <w:rsid w:val="00294219"/>
     <w:rsid w:val="002B2CBE"/>
     <w:rsid w:val="002B6795"/>
     <w:rsid w:val="002D5C03"/>
     <w:rsid w:val="00301205"/>
     <w:rsid w:val="0030253D"/>
     <w:rsid w:val="00312A5B"/>
     <w:rsid w:val="003149E6"/>
     <w:rsid w:val="00337E0D"/>
@@ -3410,50 +3418,51 @@
     <w:rsid w:val="009C72F7"/>
     <w:rsid w:val="009D13E2"/>
     <w:rsid w:val="009E2E18"/>
     <w:rsid w:val="009E45D8"/>
     <w:rsid w:val="00A16ED3"/>
     <w:rsid w:val="00A24089"/>
     <w:rsid w:val="00A378DC"/>
     <w:rsid w:val="00A617DA"/>
     <w:rsid w:val="00A8153B"/>
     <w:rsid w:val="00A90D4C"/>
     <w:rsid w:val="00A95788"/>
     <w:rsid w:val="00AB7163"/>
     <w:rsid w:val="00AC01B9"/>
     <w:rsid w:val="00AC03D7"/>
     <w:rsid w:val="00AD1BFC"/>
     <w:rsid w:val="00AE2738"/>
     <w:rsid w:val="00AE31E9"/>
     <w:rsid w:val="00AE6D94"/>
     <w:rsid w:val="00AF28DD"/>
     <w:rsid w:val="00B019A0"/>
     <w:rsid w:val="00B01EBC"/>
     <w:rsid w:val="00B01F3C"/>
     <w:rsid w:val="00B216EA"/>
     <w:rsid w:val="00B2405E"/>
     <w:rsid w:val="00B273A0"/>
+    <w:rsid w:val="00B8174A"/>
     <w:rsid w:val="00B94BB3"/>
     <w:rsid w:val="00BA0E8A"/>
     <w:rsid w:val="00BA47D3"/>
     <w:rsid w:val="00BD51A5"/>
     <w:rsid w:val="00BD6478"/>
     <w:rsid w:val="00BE01EB"/>
     <w:rsid w:val="00BF3957"/>
     <w:rsid w:val="00C001C5"/>
     <w:rsid w:val="00C167A7"/>
     <w:rsid w:val="00C533ED"/>
     <w:rsid w:val="00C55CEA"/>
     <w:rsid w:val="00C71378"/>
     <w:rsid w:val="00C910B4"/>
     <w:rsid w:val="00C94DAD"/>
     <w:rsid w:val="00C96D2E"/>
     <w:rsid w:val="00CB0B36"/>
     <w:rsid w:val="00CD061D"/>
     <w:rsid w:val="00CD2AB7"/>
     <w:rsid w:val="00CE6FE3"/>
     <w:rsid w:val="00CF18FF"/>
     <w:rsid w:val="00CF3887"/>
     <w:rsid w:val="00D045D4"/>
     <w:rsid w:val="00D17CE4"/>
     <w:rsid w:val="00D31776"/>
     <w:rsid w:val="00D50B3B"/>
@@ -4590,65 +4599,65 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C26C8E4B-F475-4E69-9C5E-C388963E9265}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>810</Words>
-  <Characters>4378</Characters>
+  <Characters>4379</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>***</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5178</CharactersWithSpaces>
+  <CharactersWithSpaces>5179</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>vergilio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>