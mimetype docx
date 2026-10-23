--- v0 (2026-05-30)
+++ v1 (2026-10-23)
@@ -84,51 +84,51 @@
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758817BD" w14:textId="77777777" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="0022507D" w:rsidP="00856520">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0103A267" w14:textId="77777777" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="0022507D" w:rsidP="00856520">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0379FCE6" w14:textId="5E92F9C7" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="00000000" w:rsidP="00856520">
+    <w:p w14:paraId="0379FCE6" w14:textId="60E89067" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="00000000" w:rsidP="00856520">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312A5B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data: </w:t>
       </w:r>
       <w:r w:rsidR="00A96AF1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">25 </w:t>
       </w:r>
       <w:r w:rsidR="00F4172F" w:rsidRPr="00312A5B">
@@ -140,50 +140,58 @@
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00034CE1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maio</w:t>
       </w:r>
       <w:r w:rsidR="001D5655" w:rsidRPr="00312A5B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
       </w:r>
       <w:r w:rsidR="00034CE1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="005114A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E7AEDC" w14:textId="77777777" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="0022507D" w:rsidP="00856520">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:left="3119" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482C392C" w14:textId="77777777" w:rsidR="0022507D" w:rsidRPr="00312A5B" w:rsidRDefault="0022507D" w:rsidP="00856520">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:left="3119" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3485,51 +3493,50 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1945459435">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="314649298">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1990085650">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="388573950">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1377318660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1552886577">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0022507D"/>
     <w:rsid w:val="00001E05"/>
     <w:rsid w:val="00034CE1"/>
     <w:rsid w:val="00036CAA"/>
     <w:rsid w:val="00050CE1"/>
     <w:rsid w:val="00051054"/>
     <w:rsid w:val="00053E75"/>
     <w:rsid w:val="0007504A"/>
     <w:rsid w:val="00083C3C"/>
     <w:rsid w:val="00092702"/>
     <w:rsid w:val="00095312"/>
     <w:rsid w:val="0009709C"/>
@@ -3567,55 +3574,57 @@
     <w:rsid w:val="00293ADE"/>
     <w:rsid w:val="00294219"/>
     <w:rsid w:val="002B2CBE"/>
     <w:rsid w:val="002D5C03"/>
     <w:rsid w:val="002F2B61"/>
     <w:rsid w:val="00301205"/>
     <w:rsid w:val="0030253D"/>
     <w:rsid w:val="00312A5B"/>
     <w:rsid w:val="003149E6"/>
     <w:rsid w:val="00337E0D"/>
     <w:rsid w:val="00345E38"/>
     <w:rsid w:val="003957A6"/>
     <w:rsid w:val="003A0AE9"/>
     <w:rsid w:val="003A578F"/>
     <w:rsid w:val="003B7514"/>
     <w:rsid w:val="003C5D58"/>
     <w:rsid w:val="003E20C2"/>
     <w:rsid w:val="00462CCD"/>
     <w:rsid w:val="00462E49"/>
     <w:rsid w:val="00464AB6"/>
     <w:rsid w:val="004734F0"/>
     <w:rsid w:val="00482363"/>
     <w:rsid w:val="00487662"/>
     <w:rsid w:val="00491E27"/>
     <w:rsid w:val="004948DD"/>
+    <w:rsid w:val="004B1B29"/>
     <w:rsid w:val="004C3F43"/>
     <w:rsid w:val="004C41D2"/>
     <w:rsid w:val="004C59C3"/>
     <w:rsid w:val="004D3E70"/>
     <w:rsid w:val="004E69D7"/>
+    <w:rsid w:val="005114A8"/>
     <w:rsid w:val="00523146"/>
     <w:rsid w:val="00530634"/>
     <w:rsid w:val="00531D62"/>
     <w:rsid w:val="0054583D"/>
     <w:rsid w:val="00545C64"/>
     <w:rsid w:val="00547613"/>
     <w:rsid w:val="005506BC"/>
     <w:rsid w:val="00554D8D"/>
     <w:rsid w:val="005608B8"/>
     <w:rsid w:val="00562F23"/>
     <w:rsid w:val="00563DC6"/>
     <w:rsid w:val="00576668"/>
     <w:rsid w:val="005847D0"/>
     <w:rsid w:val="005A2198"/>
     <w:rsid w:val="005B6EDC"/>
     <w:rsid w:val="005E1DC4"/>
     <w:rsid w:val="005F2DB2"/>
     <w:rsid w:val="005F4BE6"/>
     <w:rsid w:val="006049D1"/>
     <w:rsid w:val="0060613A"/>
     <w:rsid w:val="00615727"/>
     <w:rsid w:val="00620C94"/>
     <w:rsid w:val="0062355B"/>
     <w:rsid w:val="00626CD8"/>
     <w:rsid w:val="006312AF"/>
@@ -4854,65 +4863,65 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C26C8E4B-F475-4E69-9C5E-C388963E9265}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>743</Words>
-  <Characters>4014</Characters>
+  <Characters>4015</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>***</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4748</CharactersWithSpaces>
+  <CharactersWithSpaces>4749</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>vergilio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>