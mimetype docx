--- v0 (2026-05-30)
+++ v1 (2026-10-24)
@@ -111,101 +111,124 @@
       <w:r w:rsidR="00CC0E68">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> IMPLANTAÇÃO DE SISTEMA DE MONITORAMENTO COM RECONHECIMENTO FACIAL EM ÓRGÃOS PÚBLICOS, NO MUNICÍPIO DE SORRISO-MT</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1DED">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59638C8F" w14:textId="77777777" w:rsidR="009E1DED" w:rsidRPr="007616C7" w:rsidRDefault="009E1DED" w:rsidP="00F04110">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DC91A8F" w14:textId="2FF890F0" w:rsidR="009E1DED" w:rsidRDefault="00000000" w:rsidP="00F04110">
+    <w:p w14:paraId="3DC91A8F" w14:textId="2CB52342" w:rsidR="009E1DED" w:rsidRDefault="00000000" w:rsidP="00F04110">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BRENDO BRAGA</w:t>
       </w:r>
       <w:r w:rsidRPr="007616C7">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Republicanos</w:t>
       </w:r>
       <w:r w:rsidR="000546C4">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="00C14FB2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RODRIGO MATTERAZZI – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C14FB2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Republicanos </w:t>
+      </w:r>
       <w:r w:rsidR="00501680" w:rsidRPr="007616C7">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e </w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C66DC0" w:rsidRPr="007616C7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vereador</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es abaixo assinado</w:t>
       </w:r>
       <w:r w:rsidR="00C80637">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00DA3590">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -861,149 +884,153 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FF8143B" w14:textId="77777777" w:rsidR="00B47D26" w:rsidRPr="007616C7" w:rsidRDefault="00B47D26" w:rsidP="00AF6D9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11482" w:type="dxa"/>
         <w:tblInd w:w="-1139" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="425"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="147"/>
+        <w:gridCol w:w="1555"/>
         <w:gridCol w:w="1557"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="1136"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E15344" w14:paraId="7F9F1FCC" w14:textId="77777777" w:rsidTr="001B7232">
+      <w:tr w:rsidR="00E15344" w14:paraId="7F9F1FCC" w14:textId="77777777" w:rsidTr="00C34213">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
-          <w:wBefore w:w="425" w:type="dxa"/>
           <w:wAfter w:w="283" w:type="dxa"/>
           <w:trHeight w:val="1944"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="39E07BB1" w14:textId="02258040" w:rsidR="00E65CFA" w:rsidRDefault="00000000" w:rsidP="005159FB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>BRENDO BRAGA</w:t>
             </w:r>
             <w:r w:rsidR="005159FB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vereador Republicanos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="3112" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2113D6E2" w14:textId="2034D2FD" w:rsidR="00E65CFA" w:rsidRDefault="00000000" w:rsidP="005159FB">
+          <w:p w14:paraId="0BA0136B" w14:textId="77777777" w:rsidR="00C14FB2" w:rsidRDefault="00C14FB2" w:rsidP="00C14FB2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:iCs/>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ADIR CUNICO</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005159FB">
+              <w:t>RODRIGO MATTERAZZI</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>Vereador Republicanos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2113D6E2" w14:textId="35928EB6" w:rsidR="00E65CFA" w:rsidRDefault="00E65CFA" w:rsidP="005159FB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7D119DE1" w14:textId="787779CE" w:rsidR="00E65CFA" w:rsidRDefault="00000000" w:rsidP="005159FB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DARCI GONÇALVES</w:t>
@@ -1102,58 +1129,57 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vereador PSDB</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="212ABCF1" w14:textId="77777777" w:rsidR="00E65CFA" w:rsidRDefault="00E65CFA" w:rsidP="005159FB">
             <w:pPr>
               <w:pStyle w:val="Recuodecorpodetexto3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E15344" w14:paraId="056CE39C" w14:textId="77777777" w:rsidTr="001B7232">
+      <w:tr w:rsidR="00E15344" w14:paraId="056CE39C" w14:textId="77777777" w:rsidTr="00C34213">
         <w:trPr>
           <w:trHeight w:val="1740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3D96D066" w14:textId="37D77796" w:rsidR="00656BD3" w:rsidRDefault="00000000" w:rsidP="005159FB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EMERSON FARIAS</w:t>
             </w:r>
             <w:r w:rsidR="005159FB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1338,110 +1364,89 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vereadora MDB</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="628AE480" w14:textId="0491F570" w:rsidR="00656BD3" w:rsidRDefault="00656BD3" w:rsidP="006C5BDA">
             <w:pPr>
               <w:pStyle w:val="Recuodecorpodetexto3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E15344" w14:paraId="6F4D9F15" w14:textId="77777777" w:rsidTr="001B7232">
+      <w:tr w:rsidR="00E15344" w14:paraId="6F4D9F15" w14:textId="77777777" w:rsidTr="00C34213">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
-          <w:wBefore w:w="425" w:type="dxa"/>
           <w:wAfter w:w="283" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3829" w:type="dxa"/>
+            <w:tcW w:w="4254" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6EFA3F" w14:textId="56F94AB3" w:rsidR="00656BD3" w:rsidRDefault="00000000" w:rsidP="006C5BDA">
-[...33 lines deleted...]
-          <w:p w14:paraId="58831AC7" w14:textId="77777777" w:rsidR="00656BD3" w:rsidRDefault="00656BD3" w:rsidP="005159FB">
+          <w:p w14:paraId="58831AC7" w14:textId="5279A0FA" w:rsidR="00656BD3" w:rsidRDefault="00C14FB2" w:rsidP="005159FB">
             <w:pPr>
               <w:pStyle w:val="Recuodecorpodetexto3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ADIR CUNICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Vereador NOVO</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5790E793" w14:textId="6F141015" w:rsidR="00656BD3" w:rsidRDefault="00656BD3" w:rsidP="005159FB">
             <w:pPr>
               <w:pStyle w:val="Recuodecorpodetexto3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3C2CCD85" w14:textId="6B0343B6" w:rsidR="00656BD3" w:rsidRDefault="00000000" w:rsidP="006C5BDA">
             <w:pPr>
               <w:tabs>
@@ -1506,61 +1511,61 @@
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003807A5" w:rsidSect="00F04110">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2836" w:right="1841" w:bottom="1135" w:left="1560" w:header="283" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20A36A76" w14:textId="77777777" w:rsidR="00C21EC7" w:rsidRDefault="00C21EC7" w:rsidP="00F04110">
+    <w:p w14:paraId="0A7AF7AE" w14:textId="77777777" w:rsidR="00C53A8D" w:rsidRDefault="00C53A8D" w:rsidP="00F04110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54A72579" w14:textId="77777777" w:rsidR="00C21EC7" w:rsidRDefault="00C21EC7" w:rsidP="00F04110">
+    <w:p w14:paraId="06C44063" w14:textId="77777777" w:rsidR="00C53A8D" w:rsidRDefault="00C53A8D" w:rsidP="00F04110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1727,61 +1732,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00F04110">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CA5C35B" w14:textId="77777777" w:rsidR="00C21EC7" w:rsidRDefault="00C21EC7" w:rsidP="00F04110">
+    <w:p w14:paraId="717D4DAB" w14:textId="77777777" w:rsidR="00C53A8D" w:rsidRDefault="00C53A8D" w:rsidP="00F04110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1110D0C0" w14:textId="77777777" w:rsidR="00C21EC7" w:rsidRDefault="00C21EC7" w:rsidP="00F04110">
+    <w:p w14:paraId="3FFCE64A" w14:textId="77777777" w:rsidR="00C53A8D" w:rsidRDefault="00C53A8D" w:rsidP="00F04110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -1883,50 +1888,51 @@
     <w:rsid w:val="00353437"/>
     <w:rsid w:val="003807A5"/>
     <w:rsid w:val="00381714"/>
     <w:rsid w:val="0039026B"/>
     <w:rsid w:val="003A406C"/>
     <w:rsid w:val="003A7029"/>
     <w:rsid w:val="003B5815"/>
     <w:rsid w:val="003C5A26"/>
     <w:rsid w:val="003C614C"/>
     <w:rsid w:val="003D0048"/>
     <w:rsid w:val="003D4D28"/>
     <w:rsid w:val="003D7FB0"/>
     <w:rsid w:val="003F2A87"/>
     <w:rsid w:val="003F3E98"/>
     <w:rsid w:val="003F4DA9"/>
     <w:rsid w:val="004025C8"/>
     <w:rsid w:val="00405821"/>
     <w:rsid w:val="00411D81"/>
     <w:rsid w:val="00435B74"/>
     <w:rsid w:val="00435CDF"/>
     <w:rsid w:val="00452A34"/>
     <w:rsid w:val="004550E7"/>
     <w:rsid w:val="00463875"/>
     <w:rsid w:val="00466039"/>
     <w:rsid w:val="00467FC8"/>
+    <w:rsid w:val="00474E7A"/>
     <w:rsid w:val="0048715E"/>
     <w:rsid w:val="004921D6"/>
     <w:rsid w:val="004A3C4B"/>
     <w:rsid w:val="004B6748"/>
     <w:rsid w:val="004B6C10"/>
     <w:rsid w:val="004C0D27"/>
     <w:rsid w:val="004E01BF"/>
     <w:rsid w:val="00501680"/>
     <w:rsid w:val="005051E4"/>
     <w:rsid w:val="005159FB"/>
     <w:rsid w:val="0051743A"/>
     <w:rsid w:val="00525356"/>
     <w:rsid w:val="0054111D"/>
     <w:rsid w:val="0054433B"/>
     <w:rsid w:val="00555B29"/>
     <w:rsid w:val="00557573"/>
     <w:rsid w:val="00566C29"/>
     <w:rsid w:val="005802CC"/>
     <w:rsid w:val="005822A9"/>
     <w:rsid w:val="00586864"/>
     <w:rsid w:val="00594356"/>
     <w:rsid w:val="0059612C"/>
     <w:rsid w:val="005B0C59"/>
     <w:rsid w:val="005B1431"/>
     <w:rsid w:val="005B2562"/>
@@ -2028,53 +2034,56 @@
     <w:rsid w:val="00A44353"/>
     <w:rsid w:val="00A6318A"/>
     <w:rsid w:val="00A6442D"/>
     <w:rsid w:val="00A653C2"/>
     <w:rsid w:val="00A70DC7"/>
     <w:rsid w:val="00A90F37"/>
     <w:rsid w:val="00AE0E0A"/>
     <w:rsid w:val="00AE48BF"/>
     <w:rsid w:val="00AF6D9D"/>
     <w:rsid w:val="00B22178"/>
     <w:rsid w:val="00B225EE"/>
     <w:rsid w:val="00B47D26"/>
     <w:rsid w:val="00B5208D"/>
     <w:rsid w:val="00B6637D"/>
     <w:rsid w:val="00B7238F"/>
     <w:rsid w:val="00B775F2"/>
     <w:rsid w:val="00B83BCE"/>
     <w:rsid w:val="00BA743B"/>
     <w:rsid w:val="00BB6092"/>
     <w:rsid w:val="00BD415C"/>
     <w:rsid w:val="00BE3A35"/>
     <w:rsid w:val="00BF1EFE"/>
     <w:rsid w:val="00BF4B9B"/>
     <w:rsid w:val="00C0700B"/>
     <w:rsid w:val="00C136E1"/>
+    <w:rsid w:val="00C14FB2"/>
     <w:rsid w:val="00C21EC7"/>
+    <w:rsid w:val="00C34213"/>
     <w:rsid w:val="00C35E63"/>
     <w:rsid w:val="00C43914"/>
+    <w:rsid w:val="00C53A8D"/>
     <w:rsid w:val="00C61522"/>
     <w:rsid w:val="00C63E71"/>
     <w:rsid w:val="00C66DC0"/>
     <w:rsid w:val="00C726AF"/>
     <w:rsid w:val="00C75C4D"/>
     <w:rsid w:val="00C80637"/>
     <w:rsid w:val="00CA2758"/>
     <w:rsid w:val="00CA6D4F"/>
     <w:rsid w:val="00CB3435"/>
     <w:rsid w:val="00CC0E68"/>
     <w:rsid w:val="00CE2D8E"/>
     <w:rsid w:val="00CE5E00"/>
     <w:rsid w:val="00CF1B87"/>
     <w:rsid w:val="00D00AAD"/>
     <w:rsid w:val="00D026BD"/>
     <w:rsid w:val="00D1070F"/>
     <w:rsid w:val="00D10D12"/>
     <w:rsid w:val="00D15372"/>
     <w:rsid w:val="00D16ECC"/>
     <w:rsid w:val="00D20F88"/>
     <w:rsid w:val="00D40B00"/>
     <w:rsid w:val="00D47E14"/>
     <w:rsid w:val="00D514ED"/>
     <w:rsid w:val="00D6626C"/>
     <w:rsid w:val="00D71FBD"/>
@@ -3024,66 +3033,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>405</Words>
-  <Characters>2191</Characters>
+  <Words>411</Words>
+  <Characters>2220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2591</CharactersWithSpaces>
+  <CharactersWithSpaces>2626</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gabinete10</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>