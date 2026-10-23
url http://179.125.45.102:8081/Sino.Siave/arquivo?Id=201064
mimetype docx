--- v0 (2026-05-30)
+++ v1 (2026-10-23)
@@ -1,78 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2B1A0E10" w14:textId="7417BEFC" w:rsidR="009A4E66" w:rsidRPr="005C2F0C" w:rsidRDefault="00B33D2D" w:rsidP="00C30F4B">
+    <w:p w14:paraId="2B1A0E10" w14:textId="34EA9E4B" w:rsidR="009A4E66" w:rsidRPr="005C2F0C" w:rsidRDefault="00B33D2D" w:rsidP="00C30F4B">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:left="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C2F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MOÇÃO Nº</w:t>
       </w:r>
       <w:r w:rsidR="005C73E7" w:rsidRPr="005C2F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /2026</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0004289C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>167</w:t>
+      </w:r>
+      <w:r w:rsidR="005C73E7" w:rsidRPr="005C2F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54155235" w14:textId="2669D9E9" w:rsidR="009A4E66" w:rsidRPr="005C2F0C" w:rsidRDefault="009A4E66" w:rsidP="00C30F4B">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:left="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45D9748B" w14:textId="77777777" w:rsidR="00726434" w:rsidRPr="005C2F0C" w:rsidRDefault="00726434" w:rsidP="00C30F4B">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:left="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
@@ -100,52 +117,50 @@
         </w:rPr>
         <w:t xml:space="preserve">MOÇÃO DE </w:t>
       </w:r>
       <w:r w:rsidR="00097E41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>SOLIDARIEDADE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379E0E7A" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="005C2F0C" w:rsidRDefault="00097E41" w:rsidP="00C30F4B">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:left="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5F1C7B3F" w14:textId="77777777" w:rsidR="00726434" w:rsidRPr="005C2F0C" w:rsidRDefault="00726434" w:rsidP="00C30F4B">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:left="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="167C7F3F" w14:textId="67F2AFA1" w:rsidR="006F508A" w:rsidRDefault="00B33D2D" w:rsidP="00097E41">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -458,215 +473,190 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43468F4E" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="00097E41" w:rsidRDefault="00B33D2D" w:rsidP="00097E41">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097E41">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Considerando o falecimento da Senhora Deoclide Maria Taparello, aos 87 anos, ocorrido em 18 de maio de 2026, que deixou um legado de vida e contribuição</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00097E41">
+        <w:t>Considerando o falecimento da Senhora Deoclide Maria Taparello, aos 87 anos, ocorrido em 18 de maio de 2026, que deixou um legado de vida e contribuição para o Município de Sorriso/;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F4814D" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="00097E41" w:rsidRDefault="00097E41" w:rsidP="00097E41">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto3"/>
+        <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para o Município de Sorriso/;</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="04F4814D" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="00097E41" w:rsidRDefault="00097E41" w:rsidP="00097E41">
+    <w:p w14:paraId="331111E8" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="00097E41" w:rsidRDefault="00B33D2D" w:rsidP="00097E41">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00097E41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Considerando que a família Taparello é reconhecida por sua trajetória marcada pela valorização do trabalho, da educação e da união, elementos essenciais para o progresso de nossa comunidade;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="331111E8" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="00097E41" w:rsidRDefault="00B33D2D" w:rsidP="00097E41">
+    <w:p w14:paraId="30E8CE32" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="00097E41" w:rsidRDefault="00097E41" w:rsidP="00097E41">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097E41">
+    </w:p>
+    <w:p w14:paraId="6E3B10A1" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="00097E41" w:rsidRDefault="00B33D2D" w:rsidP="00097E41">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto3"/>
+        <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Considerando que a família Taparello é reconhecida por sua trajetória marcada pela valorização do trabalho, da educação e da união, elementos essenciais para o progresso de nossa comunidade;</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00097E41">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Considerando que a partida da Senhora Deoclide Maria Taparello representa uma perda irreparável para seus familiares e amigos, bem como para toda a sociedade sorrisense, que perde uma de suas figuras mais respeitadas e queridas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E8CE32" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="00097E41" w:rsidRDefault="00097E41" w:rsidP="00097E41">
+    <w:p w14:paraId="6AF9E0BB" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="00097E41" w:rsidRDefault="00097E41" w:rsidP="00097E41">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E3B10A1" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="00097E41" w:rsidRDefault="00B33D2D" w:rsidP="00097E41">
+    <w:p w14:paraId="62CF6079" w14:textId="0F2F43AC" w:rsidR="00A16C50" w:rsidRDefault="00B33D2D" w:rsidP="00097E41">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097E41">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Considerando que a partida da Senhora Deoclide Maria Taparello representa uma perda irreparável para seus familiares e amigos, bem como para toda a sociedade sorrisense, que perde uma de suas figuras mais respeitadas e queridas;</w:t>
+        <w:t>Diante do exposto, esta Casa Legislativa se solidariza com a dor da Família Taparello, rogando a Deus que conforte seus corações e conceda o merecido descanso à Senhora Deoclide Maria Taparello. Que sua memória e seu legado de vida permaneçam vivos entre nós.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF9E0BB" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="00097E41" w:rsidRDefault="00097E41" w:rsidP="00097E41">
+    <w:p w14:paraId="7D0D2F84" w14:textId="77777777" w:rsidR="00097E41" w:rsidRPr="005C2F0C" w:rsidRDefault="00097E41" w:rsidP="00097E41">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62CF6079" w14:textId="0F2F43AC" w:rsidR="00A16C50" w:rsidRDefault="00B33D2D" w:rsidP="00097E41">
+    <w:p w14:paraId="71EC3FBB" w14:textId="77777777" w:rsidR="005C2F0C" w:rsidRPr="005C2F0C" w:rsidRDefault="005C2F0C" w:rsidP="005C2F0C">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto3"/>
         <w:ind w:firstLine="1418"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...40 lines deleted...]
-        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B4B5F5C" w14:textId="3048F729" w:rsidR="009A3A8A" w:rsidRDefault="00B33D2D" w:rsidP="009A3A8A">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C2F0C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Câmara Municipal de </w:t>
-[...6 lines deleted...]
-        <w:t>Sorri</w:t>
+        <w:t>Câmara Municipal de Sorri</w:t>
       </w:r>
       <w:r w:rsidR="009A0AA8" w:rsidRPr="005C2F0C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">so, Estado de Mato Grosso, em </w:t>
       </w:r>
       <w:r w:rsidR="00097E41">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00041063">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00097E41">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1015,60 +1005,51 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="095845E0" w14:textId="77777777" w:rsidR="005C2F0C" w:rsidRPr="00B84378" w:rsidRDefault="00B33D2D" w:rsidP="00615F60">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B84378">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOCO </w:t>
-[...8 lines deleted...]
-              <w:t>BAGGIO</w:t>
+              <w:t>TOCO BAGGIO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A7D4D50" w14:textId="77777777" w:rsidR="005C2F0C" w:rsidRDefault="00B33D2D" w:rsidP="00615F60">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00B84378">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador PSDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -1239,82 +1220,82 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="003B338E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereadora PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44CFD7DF" w14:textId="77777777" w:rsidR="009A3A8A" w:rsidRPr="005C2F0C" w:rsidRDefault="009A3A8A" w:rsidP="009A3A8A">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009A3A8A" w:rsidRPr="005C2F0C" w:rsidSect="002C64BC">
+    <w:sectPr w:rsidR="009A3A8A" w:rsidRPr="005C2F0C" w:rsidSect="0004289C">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="2268" w:right="1134" w:bottom="851" w:left="1418" w:header="0" w:footer="645" w:gutter="0"/>
+      <w:pgMar w:top="2268" w:right="1134" w:bottom="426" w:left="1418" w:header="0" w:footer="645" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="224F2939" w14:textId="77777777" w:rsidR="00B33D2D" w:rsidRDefault="00B33D2D">
+    <w:p w14:paraId="4C8D11B6" w14:textId="77777777" w:rsidR="00C966BE" w:rsidRDefault="00C966BE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="119991AE" w14:textId="77777777" w:rsidR="00B33D2D" w:rsidRDefault="00B33D2D">
+    <w:p w14:paraId="5EA80DEA" w14:textId="77777777" w:rsidR="00C966BE" w:rsidRDefault="00C966BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1332,89 +1313,89 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="191C342D" w14:textId="77777777" w:rsidR="00B33D2D" w:rsidRDefault="00B33D2D">
+    <w:p w14:paraId="4D509BA9" w14:textId="77777777" w:rsidR="00C966BE" w:rsidRDefault="00C966BE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2920F61C" w14:textId="77777777" w:rsidR="00B33D2D" w:rsidRDefault="00B33D2D">
+    <w:p w14:paraId="7FBC6B8F" w14:textId="77777777" w:rsidR="00C966BE" w:rsidRDefault="00C966BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D2EB1BA" w14:textId="77777777" w:rsidR="00AC5208" w:rsidRDefault="00AC5208">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="636520D2" w14:textId="77777777" w:rsidR="00AC5208" w:rsidRDefault="00AC5208">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BFE73A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F9223F0"/>
     <w:lvl w:ilvl="0" w:tplc="D708DDF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="775" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="097E82D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1710,94 +1691,97 @@
     <w:lvl w:ilvl="7" w:tplc="7E3C2E88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6D98E8D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="502672632">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1301808160">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1994135507">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A4E66"/>
     <w:rsid w:val="00002FEC"/>
     <w:rsid w:val="00003C39"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00031CAE"/>
     <w:rsid w:val="00035DA0"/>
     <w:rsid w:val="00035F7D"/>
     <w:rsid w:val="0004019E"/>
     <w:rsid w:val="00041063"/>
+    <w:rsid w:val="0004289C"/>
     <w:rsid w:val="00050C55"/>
     <w:rsid w:val="00061ABD"/>
     <w:rsid w:val="00065F34"/>
     <w:rsid w:val="00070BE3"/>
     <w:rsid w:val="00076FED"/>
     <w:rsid w:val="0008391A"/>
     <w:rsid w:val="00084B8C"/>
     <w:rsid w:val="00097E41"/>
     <w:rsid w:val="000A6AB0"/>
     <w:rsid w:val="000C34E5"/>
     <w:rsid w:val="000C43C5"/>
     <w:rsid w:val="000C54D0"/>
     <w:rsid w:val="000C67A8"/>
     <w:rsid w:val="000C69F6"/>
     <w:rsid w:val="000E36F7"/>
     <w:rsid w:val="000E472E"/>
     <w:rsid w:val="000E6CDD"/>
     <w:rsid w:val="000F1EFB"/>
     <w:rsid w:val="000F6B39"/>
     <w:rsid w:val="00100781"/>
     <w:rsid w:val="00112C05"/>
     <w:rsid w:val="00121C47"/>
     <w:rsid w:val="00123F52"/>
     <w:rsid w:val="00127005"/>
     <w:rsid w:val="00140E78"/>
@@ -1996,50 +1980,51 @@
     <w:rsid w:val="009261E1"/>
     <w:rsid w:val="009313B2"/>
     <w:rsid w:val="009326A1"/>
     <w:rsid w:val="00933F2E"/>
     <w:rsid w:val="00940817"/>
     <w:rsid w:val="0095370A"/>
     <w:rsid w:val="00960A11"/>
     <w:rsid w:val="00966D04"/>
     <w:rsid w:val="0099057F"/>
     <w:rsid w:val="0099636E"/>
     <w:rsid w:val="009A0AA8"/>
     <w:rsid w:val="009A1F58"/>
     <w:rsid w:val="009A3A8A"/>
     <w:rsid w:val="009A4E66"/>
     <w:rsid w:val="009B2F1D"/>
     <w:rsid w:val="009D07E4"/>
     <w:rsid w:val="009D15C5"/>
     <w:rsid w:val="009D36A4"/>
     <w:rsid w:val="009D3E73"/>
     <w:rsid w:val="009F0DBF"/>
     <w:rsid w:val="009F2995"/>
     <w:rsid w:val="009F34D9"/>
     <w:rsid w:val="009F3CDA"/>
     <w:rsid w:val="00A02E0E"/>
     <w:rsid w:val="00A038CA"/>
+    <w:rsid w:val="00A07BAB"/>
     <w:rsid w:val="00A16168"/>
     <w:rsid w:val="00A16C50"/>
     <w:rsid w:val="00A25FB2"/>
     <w:rsid w:val="00A32D1E"/>
     <w:rsid w:val="00A375EA"/>
     <w:rsid w:val="00A40DEF"/>
     <w:rsid w:val="00A4220F"/>
     <w:rsid w:val="00A42C3A"/>
     <w:rsid w:val="00A440CA"/>
     <w:rsid w:val="00A45C5D"/>
     <w:rsid w:val="00A513C6"/>
     <w:rsid w:val="00A563D8"/>
     <w:rsid w:val="00A5654E"/>
     <w:rsid w:val="00A64CE0"/>
     <w:rsid w:val="00A65A5A"/>
     <w:rsid w:val="00A67E3F"/>
     <w:rsid w:val="00A71D87"/>
     <w:rsid w:val="00A9199B"/>
     <w:rsid w:val="00A942F7"/>
     <w:rsid w:val="00AA5EF1"/>
     <w:rsid w:val="00AB0336"/>
     <w:rsid w:val="00AC5208"/>
     <w:rsid w:val="00AC6B17"/>
     <w:rsid w:val="00AC6B2F"/>
     <w:rsid w:val="00AC760F"/>
@@ -2069,93 +2054,95 @@
     <w:rsid w:val="00B753D7"/>
     <w:rsid w:val="00B84378"/>
     <w:rsid w:val="00B93EFA"/>
     <w:rsid w:val="00B955B0"/>
     <w:rsid w:val="00B96DA8"/>
     <w:rsid w:val="00B97856"/>
     <w:rsid w:val="00B97E69"/>
     <w:rsid w:val="00BD3BB8"/>
     <w:rsid w:val="00BD580C"/>
     <w:rsid w:val="00BD7142"/>
     <w:rsid w:val="00BE69D0"/>
     <w:rsid w:val="00BE7DC4"/>
     <w:rsid w:val="00BF741A"/>
     <w:rsid w:val="00C13923"/>
     <w:rsid w:val="00C179F4"/>
     <w:rsid w:val="00C26ECD"/>
     <w:rsid w:val="00C30F4B"/>
     <w:rsid w:val="00C40A17"/>
     <w:rsid w:val="00C520E9"/>
     <w:rsid w:val="00C644FB"/>
     <w:rsid w:val="00C77454"/>
     <w:rsid w:val="00C920D0"/>
     <w:rsid w:val="00C92FA1"/>
     <w:rsid w:val="00C937F5"/>
     <w:rsid w:val="00C966A9"/>
+    <w:rsid w:val="00C966BE"/>
     <w:rsid w:val="00CA03AE"/>
     <w:rsid w:val="00CA5DBE"/>
     <w:rsid w:val="00CA6C5E"/>
     <w:rsid w:val="00CC037A"/>
     <w:rsid w:val="00CC4627"/>
     <w:rsid w:val="00CC5DD0"/>
     <w:rsid w:val="00CE137C"/>
     <w:rsid w:val="00CF404A"/>
     <w:rsid w:val="00CF4860"/>
     <w:rsid w:val="00CF61FB"/>
     <w:rsid w:val="00D1322D"/>
     <w:rsid w:val="00D34894"/>
     <w:rsid w:val="00D4454C"/>
     <w:rsid w:val="00D603EF"/>
     <w:rsid w:val="00D657EA"/>
     <w:rsid w:val="00D66B09"/>
     <w:rsid w:val="00D83883"/>
     <w:rsid w:val="00D85C70"/>
     <w:rsid w:val="00D86293"/>
     <w:rsid w:val="00D869D5"/>
     <w:rsid w:val="00D975C7"/>
     <w:rsid w:val="00DA06F8"/>
     <w:rsid w:val="00DA3F22"/>
     <w:rsid w:val="00DA54B6"/>
     <w:rsid w:val="00DB1628"/>
     <w:rsid w:val="00DB205A"/>
     <w:rsid w:val="00DB4ED3"/>
     <w:rsid w:val="00E22E08"/>
     <w:rsid w:val="00E41A3F"/>
     <w:rsid w:val="00E43A70"/>
     <w:rsid w:val="00E45DE4"/>
     <w:rsid w:val="00E51127"/>
     <w:rsid w:val="00E55290"/>
     <w:rsid w:val="00E56805"/>
     <w:rsid w:val="00E728D2"/>
     <w:rsid w:val="00E81620"/>
     <w:rsid w:val="00E8713B"/>
     <w:rsid w:val="00E97CC4"/>
     <w:rsid w:val="00EC6033"/>
     <w:rsid w:val="00EC672A"/>
     <w:rsid w:val="00ED0969"/>
     <w:rsid w:val="00EE3CE4"/>
     <w:rsid w:val="00F155C5"/>
+    <w:rsid w:val="00F1693D"/>
     <w:rsid w:val="00F17FF3"/>
     <w:rsid w:val="00F20670"/>
     <w:rsid w:val="00F22244"/>
     <w:rsid w:val="00F27AE0"/>
     <w:rsid w:val="00F30BCA"/>
     <w:rsid w:val="00F37755"/>
     <w:rsid w:val="00F45F6A"/>
     <w:rsid w:val="00F4620F"/>
     <w:rsid w:val="00F51757"/>
     <w:rsid w:val="00F5188E"/>
     <w:rsid w:val="00F51B27"/>
     <w:rsid w:val="00F57AE0"/>
     <w:rsid w:val="00F6164A"/>
     <w:rsid w:val="00F674D5"/>
     <w:rsid w:val="00F7542B"/>
     <w:rsid w:val="00F7643C"/>
     <w:rsid w:val="00F824FC"/>
     <w:rsid w:val="00F94070"/>
     <w:rsid w:val="00FA0470"/>
     <w:rsid w:val="00FA0E81"/>
     <w:rsid w:val="00FA2331"/>
     <w:rsid w:val="00FA3A8E"/>
     <w:rsid w:val="00FA7DCB"/>
     <w:rsid w:val="00FB3FCA"/>
     <w:rsid w:val="00FC0D43"/>
@@ -2170,67 +2157,67 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7E7B2CCD"/>
   <w15:docId w15:val="{A4BF898F-8827-46A7-8E2E-09A4DE32B455}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2558,50 +2545,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009A4E66"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D4454C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
@@ -2887,51 +2879,51 @@
     <w:rsid w:val="00771ED8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00771ED8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -3185,69 +3177,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1615</Characters>
+  <Pages>1</Pages>
+  <Words>299</Words>
+  <Characters>1617</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1910</CharactersWithSpaces>
+  <CharactersWithSpaces>1913</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gabinete7</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>