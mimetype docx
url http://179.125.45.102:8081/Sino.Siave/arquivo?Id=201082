--- v0 (2026-05-30)
+++ v1 (2026-10-23)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="33F942C6" w14:textId="5C46DC04" w:rsidR="005226FD" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
@@ -242,51 +243,51 @@
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18290D89" w14:textId="77777777" w:rsidR="005226FD" w:rsidRPr="00264663" w:rsidRDefault="005226FD" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="627E1829" w14:textId="02854B1B" w:rsidR="005226FD" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
+    <w:p w14:paraId="627E1829" w14:textId="05E46759" w:rsidR="005226FD" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>PROFª</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00264663">
@@ -333,127 +334,256 @@
         </w:rPr>
         <w:t xml:space="preserve"> EMERSON FARIAS </w:t>
       </w:r>
       <w:r w:rsidR="009111E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="009F4DC4" w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> PL</w:t>
       </w:r>
+      <w:r w:rsidR="00EF5E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00CA4348">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> E DARCI GONÇALVES</w:t>
+        <w:t xml:space="preserve"> DARCI GONÇALVES</w:t>
       </w:r>
       <w:r w:rsidR="009111E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009F4DC4" w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vereadores</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00264663">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF13C5" w:rsidRPr="00AF13C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>BRENO BRAGA – REPUBLICANOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00012308">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, TOCO BAGGIO – </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2696">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>PSDB</w:t>
+      </w:r>
+      <w:r w:rsidR="00012308">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ADIR CUNICO – NOVO, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>JANE DELALIBERA – PL,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5E90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10348">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GRINGO DO BARREIRO</w:t>
+      </w:r>
+      <w:r w:rsidR="00615DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2696">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>PL</w:t>
+      </w:r>
+      <w:r w:rsidR="00615DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF13C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F4DC4" w:rsidRPr="00264663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>vereadores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> com assento nesta Casa, com fulcro no Art. 108 do Regimento Interno, encaminha</w:t>
       </w:r>
       <w:r w:rsidR="009F4DC4" w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> para deliberação do Soberano Plenário o seguinte Projeto de Lei:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3523A158" w14:textId="32F17BDF" w:rsidR="002315D8" w:rsidRPr="00264663" w:rsidRDefault="002315D8" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="600C75B6" w14:textId="77777777" w:rsidR="005226FD" w:rsidRPr="00264663" w:rsidRDefault="005226FD" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="293E39B2" w14:textId="597034F7" w:rsidR="00E95AA9" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -966,61 +1096,51 @@
       <w:r w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> A realização das pinturas previstas nesta Lei dependerá de prévio requerimento formal, </w:t>
       </w:r>
       <w:r w:rsidR="009111E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>junto ao órgão competente do Poder Executivo Municipal, contendo, no mínimo</w:t>
       </w:r>
       <w:r w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, a </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">identificação do responsável, </w:t>
+        <w:t xml:space="preserve">, a identificação do responsável, </w:t>
       </w:r>
       <w:r w:rsidR="009111E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>local pretendido para a pintura e</w:t>
       </w:r>
       <w:r w:rsidR="009111E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
@@ -1351,920 +1471,963 @@
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C8FB3A" w14:textId="7630F3B9" w:rsidR="001B694B" w:rsidRDefault="001B694B" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F02F385" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00264663" w:rsidRDefault="00CA4348" w:rsidP="00264663">
+    <w:p w14:paraId="4F02F385" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRDefault="00CA4348" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B4C523F" w14:textId="29FBFCFA" w:rsidR="001B694B" w:rsidRPr="00264663" w:rsidRDefault="001B694B" w:rsidP="00264663">
+    <w:p w14:paraId="4F257A7B" w14:textId="77777777" w:rsidR="00991063" w:rsidRDefault="00991063" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45E37EEA" w14:textId="4E9EF272" w:rsidR="001B694B" w:rsidRDefault="001B694B" w:rsidP="00264663">
-[...21 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+    <w:p w14:paraId="6EF4E0A0" w14:textId="77777777" w:rsidR="00991063" w:rsidRDefault="00991063" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B84A30E" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00264663" w:rsidRDefault="00991063" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="10773" w:type="dxa"/>
-        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2979"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2980"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="136"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="1847"/>
+        <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA4348" w14:paraId="1A534B9B" w14:textId="77777777" w:rsidTr="00CA4348">
+      <w:tr w:rsidR="00EF5E90" w:rsidRPr="00107042" w14:paraId="3BDA7AAC" w14:textId="77777777" w:rsidTr="00991063">
+        <w:trPr>
+          <w:trHeight w:val="1715"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2979" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D10EF6B" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00CA4348" w:rsidRDefault="00CA4348" w:rsidP="00CA4348">
+          <w:p w14:paraId="388850F4" w14:textId="77777777" w:rsidR="0070103C" w:rsidRPr="00107042" w:rsidRDefault="0070103C" w:rsidP="0070103C">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CA4348">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PROFª</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CA4348">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> SILVANA PERIN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA4FFB6" w14:textId="37491B4E" w:rsidR="00CA4348" w:rsidRPr="00CA4348" w:rsidRDefault="00CA4348" w:rsidP="00CA4348">
+          <w:p w14:paraId="5A7D4360" w14:textId="7F183478" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="0070103C" w:rsidP="0070103C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA4348">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vereadora MDB</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="69873372" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00CA4348" w:rsidRDefault="00CA4348" w:rsidP="00CA4348">
+          <w:p w14:paraId="128EA134" w14:textId="178169A0" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="0070103C" w:rsidP="00793883">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA4348">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DIOGO KRIGUER</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-              <w:t>Vereador PSDB</w:t>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Vereador PSBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="40B72CD8" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00CA4348" w:rsidRDefault="00CA4348" w:rsidP="00CA4348">
+          <w:p w14:paraId="04CB0DE1" w14:textId="77777777" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="00EF5E90" w:rsidP="00793883">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA4348">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EMERSON FARIAS</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
               <w:t>Vereador PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1F050B" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00CA4348" w:rsidRDefault="00CA4348" w:rsidP="00CA4348">
+          <w:p w14:paraId="7CE016E0" w14:textId="5EA1DA1A" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="0070103C" w:rsidP="00793883">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA4348">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DARCI GONÇALVES</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
               <w:t>Vereador MDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...49 lines deleted...]
-      <w:tr w:rsidR="001D551A" w:rsidRPr="00264663" w14:paraId="7BFABDD0" w14:textId="77777777" w:rsidTr="00A226F9">
+      <w:tr w:rsidR="00EF5E90" w:rsidRPr="00107042" w14:paraId="65172B00" w14:textId="77777777" w:rsidTr="00991063">
         <w:trPr>
-          <w:trHeight w:val="1575"/>
+          <w:trHeight w:val="1548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6901BAF8" w14:textId="5274FCBE" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="009F4DC4" w:rsidP="00264663">
+          <w:p w14:paraId="4DF167A4" w14:textId="77777777" w:rsidR="0070103C" w:rsidRPr="00107042" w:rsidRDefault="0070103C" w:rsidP="0070103C">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BRENDO BRAGA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A0F685" w14:textId="1DC3645D" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="0070103C" w:rsidP="0070103C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vereador REPUBLICANOS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="706E40EB" w14:textId="1A6BAD95" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="00107042" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOCO BAGGIO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Vereador PSBD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BD5A93" w14:textId="77777777" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="00EF5E90" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ADIR CUNICO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B48A620" w14:textId="77777777" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="00EF5E90" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vereador NOVO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D19E29A" w14:textId="2B37AC4A" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="00107042" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>JANE DELALIBERA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Vereadora PL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5E90" w:rsidRPr="00107042" w14:paraId="1F9711E9" w14:textId="77777777" w:rsidTr="00991063">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E9572C" w14:textId="6BEE14A1" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="00107042" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>GRINGO DO BARREIRO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Vereador PL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C213B8" w14:textId="1FBCDB59" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="00EF5E90" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3127" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="67CE1FBE" w14:textId="33E81555" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="009F4DC4" w:rsidP="00264663">
+          <w:p w14:paraId="2363737C" w14:textId="279A6451" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="00EF5E90" w:rsidP="00793883">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3128" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1B0E26" w14:textId="58333CFA" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="009F4DC4" w:rsidP="00264663">
+          <w:p w14:paraId="39522660" w14:textId="77777777" w:rsidR="00EF5E90" w:rsidRPr="00107042" w:rsidRDefault="00EF5E90" w:rsidP="00793883">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71ACA564" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="009F4DC4" w:rsidP="00264663">
+    <w:p w14:paraId="2B4C523F" w14:textId="29FBFCFA" w:rsidR="001B694B" w:rsidRPr="00264663" w:rsidRDefault="001B694B" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E37EEA" w14:textId="4E9EF272" w:rsidR="001B694B" w:rsidRDefault="001B694B" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70C9A5E9" w14:textId="77777777" w:rsidR="001B694B" w:rsidRPr="00264663" w:rsidRDefault="001B694B" w:rsidP="00264663">
-[...23 lines deleted...]
-    <w:p w14:paraId="4DE68D3C" w14:textId="77777777" w:rsidR="001B694B" w:rsidRPr="00264663" w:rsidRDefault="001B694B" w:rsidP="00264663">
+    <w:p w14:paraId="14047F6F" w14:textId="0B9980E5" w:rsidR="00B87F42" w:rsidRPr="00264663" w:rsidRDefault="00B87F42" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5818F722" w14:textId="77777777" w:rsidR="00107042" w:rsidRDefault="00107042" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF825C2" w14:textId="77777777" w:rsidR="00107042" w:rsidRDefault="00107042" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F335F1F" w14:textId="77777777" w:rsidR="007A556A" w:rsidRDefault="007A556A" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B13FF46" w14:textId="77777777" w:rsidR="007A556A" w:rsidRDefault="007A556A" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC2CE23" w14:textId="77777777" w:rsidR="007A556A" w:rsidRDefault="007A556A" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4F009E" w14:textId="5861C9B4" w:rsidR="005226FD" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>JUSTIFICATIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F409D85" w14:textId="1CE7DF52" w:rsidR="00F342DD" w:rsidRDefault="00F342DD" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066F04C4" w14:textId="77777777" w:rsidR="00F342DD" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443B502D" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...232 lines deleted...]
-    <w:p w14:paraId="443B502D" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>O presente Projeto de Lei visa regulamentar a realização de pinturas temáticas alusivas à Copa do Mundo em vias públicas do Município de Sorriso/MT, permitindo que cidadãos, comerciantes, associações e comunidades possam manter uma tradição cultural amplamente difundida em todo o país durante grandes eventos esportivos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327FA27E" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="009F4DC4" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00264663">
-[...9 lines deleted...]
-    <w:p w14:paraId="327FA27E" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="009F4DC4" w:rsidP="00264663">
+    </w:p>
+    <w:p w14:paraId="658994F0" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="658994F0" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
+      <w:r w:rsidRPr="00264663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>A ornamentação das ruas durante a Copa do Mundo representa importante manifestação de integração social, incentivo ao esporte e fortalecimento do espírito comunitário, promovendo a participação popular e valorizando a convivência entre os cidadãos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A239ADE" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="009F4DC4" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00264663">
-[...9 lines deleted...]
-    <w:p w14:paraId="6A239ADE" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="009F4DC4" w:rsidP="00264663">
+    </w:p>
+    <w:p w14:paraId="72F93520" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="72F93520" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
+      <w:r w:rsidRPr="00264663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Contudo, a realização dessas pinturas deve observar critérios mínimos que assegurem a preservação do patrimônio público, a segurança viária, a adequada visualização da sinalização existente e a neutralidade dos espaços públicos, evitando seu uso para finalidades político-partidárias ou de promoção pessoal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D77FDD7" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="009F4DC4" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00264663">
-[...9 lines deleted...]
-    <w:p w14:paraId="5D77FDD7" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="009F4DC4" w:rsidP="00264663">
+    </w:p>
+    <w:p w14:paraId="5F520CA0" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5F520CA0" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
+      <w:r w:rsidRPr="00264663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>A exigência de utilização de tintas à base de água visa reduzir impactos ambientais e facilitar a posterior remoção das pinturas, enquanto a necessidade de autorização prévia perante a Secretaria competente permitirá análise técnica quanto à segurança e organização do trânsito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BB4910" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="009F4DC4" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00264663">
-[...9 lines deleted...]
-    <w:p w14:paraId="69BB4910" w14:textId="77777777" w:rsidR="009F4DC4" w:rsidRPr="00264663" w:rsidRDefault="009F4DC4" w:rsidP="00264663">
+    </w:p>
+    <w:p w14:paraId="0D953893" w14:textId="50EEDD14" w:rsidR="00CD20E4" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0D953893" w14:textId="50EEDD14" w:rsidR="00CD20E4" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
+      <w:r w:rsidRPr="00264663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Diante do relevante interesse cultural e social da matéria, contamos com o apoio dos nobres pares para aprovação do presente Projeto de Lei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A8132E" w14:textId="77777777" w:rsidR="00CD20E4" w:rsidRPr="00264663" w:rsidRDefault="00CD20E4" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00264663">
-[...9 lines deleted...]
-    <w:p w14:paraId="30A8132E" w14:textId="77777777" w:rsidR="00CD20E4" w:rsidRPr="00264663" w:rsidRDefault="00CD20E4" w:rsidP="00264663">
+    </w:p>
+    <w:p w14:paraId="77F039F4" w14:textId="55EC3BF4" w:rsidR="00580087" w:rsidRPr="00264663" w:rsidRDefault="00580087" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77F039F4" w14:textId="55EC3BF4" w:rsidR="00580087" w:rsidRPr="00264663" w:rsidRDefault="00580087" w:rsidP="00264663">
-[...12 lines deleted...]
-    <w:p w14:paraId="07EB6E5F" w14:textId="24B77EC3" w:rsidR="00580087" w:rsidRPr="00264663" w:rsidRDefault="00F342DD" w:rsidP="00264663">
+    <w:p w14:paraId="07EB6E5F" w14:textId="24B77EC3" w:rsidR="00580087" w:rsidRDefault="00F342DD" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Câmara Municipal de Sorriso, Estado de Mato Grosso, </w:t>
       </w:r>
       <w:r w:rsidR="009F4DC4" w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -2278,441 +2441,638 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="009F4DC4" w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maio</w:t>
       </w:r>
       <w:r w:rsidRPr="00264663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 2026.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="25A7F067" w14:textId="77777777" w:rsidR="00991063" w:rsidRDefault="00991063" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40DD7193" w14:textId="77777777" w:rsidR="00991063" w:rsidRDefault="00991063" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4CDCDB" w14:textId="77777777" w:rsidR="00991063" w:rsidRDefault="00991063" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795E0444" w14:textId="77777777" w:rsidR="00991063" w:rsidRDefault="00991063" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108D2BF8" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00264663" w:rsidRDefault="00991063" w:rsidP="00264663">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="62C4D249" w14:textId="757508EF" w:rsidR="00580087" w:rsidRPr="00264663" w:rsidRDefault="00580087" w:rsidP="00264663">
-      <w:pPr>
-[...76 lines deleted...]
-    <w:p w14:paraId="42D81734" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRDefault="00CA4348" w:rsidP="00CA4348">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="10773" w:type="dxa"/>
-        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2979"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2980"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="136"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="1847"/>
+        <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA4348" w14:paraId="10F45BFC" w14:textId="77777777" w:rsidTr="002E1BB2">
+      <w:tr w:rsidR="00991063" w:rsidRPr="00107042" w14:paraId="7B956CFA" w14:textId="77777777" w:rsidTr="00793883">
+        <w:trPr>
+          <w:trHeight w:val="1715"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2979" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76FEF2D7" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00CA4348" w:rsidRDefault="00CA4348" w:rsidP="002E1BB2">
+          <w:p w14:paraId="7FEF0DAE" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CA4348">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PROFª</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CA4348">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> SILVANA PERIN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DB710DA" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00CA4348" w:rsidRDefault="00CA4348" w:rsidP="002E1BB2">
+          <w:p w14:paraId="10ECD542" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA4348">
-[...8 lines deleted...]
-              <w:t>Vereadora MDB</w:t>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vereadora MDB </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="630E40A7" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00CA4348" w:rsidRDefault="00CA4348" w:rsidP="002E1BB2">
+          <w:p w14:paraId="68BE00FE" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA4348">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DIOGO KRIGUER</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-              <w:t>Vereador PSDB</w:t>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Vereador PSBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="24C373AF" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00CA4348" w:rsidRDefault="00CA4348" w:rsidP="002E1BB2">
+          <w:p w14:paraId="5C38FD11" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA4348">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EMERSON FARIAS</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
               <w:t>Vereador PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="35F985AE" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00CA4348" w:rsidRDefault="00CA4348" w:rsidP="002E1BB2">
+          <w:p w14:paraId="11516B7E" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA4348">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="pt-BR"/>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DARCI GONÇALVES</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
               <w:t>Vereador MDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00991063" w:rsidRPr="00107042" w14:paraId="53883405" w14:textId="77777777" w:rsidTr="00793883">
+        <w:trPr>
+          <w:trHeight w:val="1548"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E82B978" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BRENDO BRAGA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6811F3CD" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vereador REPUBLICANOS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C2FD0E" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOCO BAGGIO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Vereador PSBD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A72C60C" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ADIR CUNICO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60248A88" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vereador NOVO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E36AE1" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>JANE DELALIBERA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Vereadora PL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00991063" w:rsidRPr="00107042" w14:paraId="7845EF82" w14:textId="77777777" w:rsidTr="00793883">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B408E71" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>GRINGO DO BARREIRO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107042">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Vereador PL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A54ABB" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E30E549" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D91D4D" w14:textId="77777777" w:rsidR="00991063" w:rsidRPr="00107042" w:rsidRDefault="00991063" w:rsidP="00793883">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09799CF4" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00264663" w:rsidRDefault="00CA4348" w:rsidP="00CA4348">
-[...11 lines deleted...]
-    <w:p w14:paraId="1986FE48" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00264663" w:rsidRDefault="00CA4348" w:rsidP="00CA4348">
+    <w:p w14:paraId="25E49CDB" w14:textId="7A8B9FAA" w:rsidR="008060E7" w:rsidRDefault="008060E7" w:rsidP="00264663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AD5C820" w14:textId="77777777" w:rsidR="00CA4348" w:rsidRPr="00264663" w:rsidRDefault="00CA4348" w:rsidP="00CA4348">
-[...25 lines deleted...]
-    <w:sectPr w:rsidR="00CA4348" w:rsidRPr="00264663" w:rsidSect="005F1EE7">
+    <w:sectPr w:rsidR="008060E7" w:rsidSect="005F1EE7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="1134" w:bottom="1276" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2722,51 +3082,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30CA7F9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="456EE5E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2872,173 +3232,191 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1881823780">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005226FD"/>
+    <w:rsid w:val="00012308"/>
+    <w:rsid w:val="000E0230"/>
+    <w:rsid w:val="00107042"/>
     <w:rsid w:val="00163811"/>
     <w:rsid w:val="001B694B"/>
     <w:rsid w:val="001D551A"/>
     <w:rsid w:val="002315D8"/>
     <w:rsid w:val="00264663"/>
     <w:rsid w:val="003246FE"/>
     <w:rsid w:val="00333FAF"/>
     <w:rsid w:val="00335880"/>
     <w:rsid w:val="003402A1"/>
+    <w:rsid w:val="003C2696"/>
     <w:rsid w:val="00422934"/>
     <w:rsid w:val="00462016"/>
     <w:rsid w:val="00486468"/>
     <w:rsid w:val="004904F8"/>
     <w:rsid w:val="0051473E"/>
     <w:rsid w:val="005226FD"/>
     <w:rsid w:val="005366B2"/>
     <w:rsid w:val="00580087"/>
     <w:rsid w:val="005F1EE7"/>
+    <w:rsid w:val="00615DE7"/>
+    <w:rsid w:val="0062699B"/>
     <w:rsid w:val="006C51F2"/>
+    <w:rsid w:val="0070103C"/>
     <w:rsid w:val="007511EE"/>
     <w:rsid w:val="00775412"/>
     <w:rsid w:val="00781F19"/>
     <w:rsid w:val="00793AE9"/>
     <w:rsid w:val="00797CEC"/>
+    <w:rsid w:val="007A556A"/>
     <w:rsid w:val="007D2760"/>
     <w:rsid w:val="007D4536"/>
     <w:rsid w:val="008060E7"/>
+    <w:rsid w:val="0084709D"/>
     <w:rsid w:val="00850E06"/>
     <w:rsid w:val="009111E2"/>
     <w:rsid w:val="0092350A"/>
     <w:rsid w:val="00966308"/>
     <w:rsid w:val="00983AEC"/>
+    <w:rsid w:val="00991063"/>
     <w:rsid w:val="009F4DC4"/>
     <w:rsid w:val="00A226F9"/>
     <w:rsid w:val="00AD6764"/>
+    <w:rsid w:val="00AF13C5"/>
     <w:rsid w:val="00AF5D9E"/>
+    <w:rsid w:val="00B10348"/>
     <w:rsid w:val="00B413AE"/>
     <w:rsid w:val="00B748A8"/>
     <w:rsid w:val="00B87F42"/>
     <w:rsid w:val="00BE6627"/>
     <w:rsid w:val="00C37867"/>
     <w:rsid w:val="00CA4348"/>
     <w:rsid w:val="00CD20E4"/>
     <w:rsid w:val="00CE2164"/>
     <w:rsid w:val="00D479E1"/>
     <w:rsid w:val="00D83F34"/>
+    <w:rsid w:val="00DB7490"/>
     <w:rsid w:val="00DC4F7A"/>
     <w:rsid w:val="00E13558"/>
     <w:rsid w:val="00E95AA9"/>
     <w:rsid w:val="00EB50F2"/>
+    <w:rsid w:val="00ED617A"/>
+    <w:rsid w:val="00EF5E90"/>
     <w:rsid w:val="00F03634"/>
     <w:rsid w:val="00F267C4"/>
     <w:rsid w:val="00F342DD"/>
+    <w:rsid w:val="00FD0631"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="512E7BE4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8735371A-9C06-4E4E-B0E4-86039455CC93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3366,50 +3744,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009F4DC4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005226FD"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
@@ -3549,52 +3932,53 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00CA4348"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3856,69 +4240,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3803</Characters>
+  <Pages>1</Pages>
+  <Words>767</Words>
+  <Characters>4145</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4499</CharactersWithSpaces>
+  <CharactersWithSpaces>4903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bandeira Bastos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>