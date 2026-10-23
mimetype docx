--- v0 (2026-05-30)
+++ v1 (2026-10-23)
@@ -299,87 +299,134 @@
     </w:p>
     <w:p w14:paraId="16558EBB" w14:textId="77777777" w:rsidR="00905EEB" w:rsidRPr="00D764B1" w:rsidRDefault="00905EEB" w:rsidP="00D764B1">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B514D02" w14:textId="77777777" w:rsidR="00A75C94" w:rsidRPr="00D764B1" w:rsidRDefault="00A75C94" w:rsidP="00D764B1">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:left="3402" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="290444F5" w14:textId="4540BA31" w:rsidR="00905EEB" w:rsidRPr="00D764B1" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
+    <w:p w14:paraId="290444F5" w14:textId="50EE57AC" w:rsidR="00905EEB" w:rsidRPr="00D764B1" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D764B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TOCO BAGGIO</w:t>
       </w:r>
       <w:r w:rsidR="00885983" w:rsidRPr="00D764B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D764B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7B2D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00885983" w:rsidRPr="00D764B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D764B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>PSDB</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7B2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CE7B2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROFª</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CE7B2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SILVANA PERIN - MDB</w:t>
       </w:r>
       <w:r w:rsidR="00A75C94" w:rsidRPr="00D764B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB14BE" w:rsidRPr="00D764B1">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e vereadores abaixo assinados, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D764B1">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -801,148 +848,174 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2552"/>
-        <w:gridCol w:w="923"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="1348"/>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="1894"/>
         <w:gridCol w:w="1049"/>
         <w:gridCol w:w="2727"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B27A81" w:rsidRPr="0070381C" w14:paraId="4C2469F8" w14:textId="77777777" w:rsidTr="0070381C">
+      <w:tr w:rsidR="00B27A81" w:rsidRPr="0070381C" w14:paraId="4C2469F8" w14:textId="77777777" w:rsidTr="001C3883">
         <w:trPr>
           <w:trHeight w:val="1630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="260835AC" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TOCO BAGGIO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23FFC082" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador PSDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2588F779" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
+          <w:p w14:paraId="58D0037C" w14:textId="77777777" w:rsidR="00CE7B2D" w:rsidRPr="0070381C" w:rsidRDefault="00CE7B2D" w:rsidP="00CE7B2D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070381C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PROFª</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070381C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SILVANA PERIN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2588F779" w14:textId="32988888" w:rsidR="00CE7B2D" w:rsidRPr="0070381C" w:rsidRDefault="00CE7B2D" w:rsidP="00CE7B2D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vereadora MDB</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0070381C">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ADIR CUNICO</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="128A91EF" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
+          <w:p w14:paraId="128A91EF" w14:textId="7B942246" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="002D3DC8" w:rsidP="00D764B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070381C">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="690D4168" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BRENDO BRAGA</w:t>
@@ -990,110 +1063,101 @@
               </w:rPr>
               <w:t>DARCI GONÇALVES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3581B5B3" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador MDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27A81" w:rsidRPr="0070381C" w14:paraId="2FCEAB3F" w14:textId="77777777" w:rsidTr="0070381C">
+      <w:tr w:rsidR="00B27A81" w:rsidRPr="0070381C" w14:paraId="2FCEAB3F" w14:textId="77777777" w:rsidTr="001C3883">
         <w:trPr>
           <w:trHeight w:val="1551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C02360C" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIOGO </w:t>
-[...8 lines deleted...]
-              <w:t>KRIGUER</w:t>
+              <w:t>DIOGO KRIGUER</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BE033DD" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador PSDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="13328665" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>EMERSON FARIAS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="145A93C1" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1222,94 +1286,87 @@
           </w:p>
           <w:p w14:paraId="7003A14E" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador Republicanos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3239" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="56502452" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
+          <w:p w14:paraId="20BA9DDA" w14:textId="77777777" w:rsidR="00CE7B2D" w:rsidRPr="0070381C" w:rsidRDefault="00CE7B2D" w:rsidP="00CE7B2D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> SILVANA PERIN</w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ADIR CUNICO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B8E48B6" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
+          <w:p w14:paraId="5B8E48B6" w14:textId="324682DF" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="00CE7B2D" w:rsidP="00CE7B2D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Vereadora MDB</w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vereador NOVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7C884FAC" w14:textId="77777777" w:rsidR="002D3DC8" w:rsidRPr="0070381C" w:rsidRDefault="006B5337" w:rsidP="00D764B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WANDERLEY PAULO</w:t>
             </w:r>
@@ -1424,58 +1481,51 @@
     <w:p w14:paraId="373FA1D9" w14:textId="77777777" w:rsidR="00F5783F" w:rsidRPr="00D764B1" w:rsidRDefault="00F5783F" w:rsidP="00D764B1">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F30C6B2" w14:textId="77777777" w:rsidR="00CD047D" w:rsidRPr="00D62AC8" w:rsidRDefault="006B5337" w:rsidP="00D62AC8">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D62AC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Considerando que o</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> senhor </w:t>
+        <w:t xml:space="preserve">Considerando que o senhor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D62AC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Erzidio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D62AC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D62AC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zavareze</w:t>
       </w:r>
@@ -1495,92 +1545,78 @@
         </w:rPr>
         <w:t>Tucunvuda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D62AC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/RS, casado com Maria Adelaide </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D62AC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zavareze</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D62AC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, pai de 02 filhos, trilhou um longo caminho até repousar sua vida em Sorriso/MT. Ainda quando jovem atuou na região Sul do país como trabalhador rural j</w:t>
-[...6 lines deleted...]
-        <w:t>unto da família, balconista, garçom, caixeiro-viajante e comerciante.</w:t>
+        <w:t>, pai de 02 filhos, trilhou um longo caminho até repousar sua vida em Sorriso/MT. Ainda quando jovem atuou na região Sul do país como trabalhador rural junto da família, balconista, garçom, caixeiro-viajante e comerciante.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D434B5E" w14:textId="77777777" w:rsidR="00CD047D" w:rsidRPr="00D62AC8" w:rsidRDefault="00CD047D" w:rsidP="00D62AC8">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09AF318A" w14:textId="4B99E939" w:rsidR="00CD047D" w:rsidRPr="00D62AC8" w:rsidRDefault="006B5337" w:rsidP="00D62AC8">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D62AC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Considerando que o homenageado chegou em Sorriso em 1980 iniciando a primeira loja de material de construção da cidade. Três anos após o início das atividades da Comercial Sorriso, no a</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">no de 1983, juntamente com sua esposa, a senhora Maria Adelaide </w:t>
+        <w:t xml:space="preserve">Considerando que o homenageado chegou em Sorriso em 1980 iniciando a primeira loja de material de construção da cidade. Três anos após o início das atividades da Comercial Sorriso, no ano de 1983, juntamente com sua esposa, a senhora Maria Adelaide </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D62AC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zavareze</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D62AC8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, constituíram a empresa Bazar e Papelaria Confiança, que segue em atividade até o momento (2026).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210C2D30" w14:textId="77777777" w:rsidR="00CD047D" w:rsidRPr="00D62AC8" w:rsidRDefault="00CD047D" w:rsidP="00D62AC8">
       <w:pPr>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1960,593 +1996,630 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1492BD27" w14:textId="5C6F47E6" w:rsidR="005D744D" w:rsidRDefault="005D744D" w:rsidP="00D764B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34262E61" w14:textId="77777777" w:rsidR="005D744D" w:rsidRDefault="005D744D" w:rsidP="00D764B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0638FFE7" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="00D764B1" w:rsidRDefault="00D62AC8" w:rsidP="00D62AC8">
+    </w:p>
+    <w:p w14:paraId="2C712D10" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="00D764B1" w:rsidRDefault="001C3883" w:rsidP="001C3883">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53BDFD3C" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="00D764B1" w:rsidRDefault="00D62AC8" w:rsidP="00D62AC8">
+    <w:p w14:paraId="0CDA78E3" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="00D764B1" w:rsidRDefault="001C3883" w:rsidP="001C3883">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345C472D" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="00D764B1" w:rsidRDefault="001C3883" w:rsidP="001C3883">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2552"/>
-        <w:gridCol w:w="923"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="1348"/>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="1894"/>
         <w:gridCol w:w="1049"/>
         <w:gridCol w:w="2727"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D62AC8" w:rsidRPr="0070381C" w14:paraId="3C2E67E7" w14:textId="77777777" w:rsidTr="0057194F">
+      <w:tr w:rsidR="001C3883" w:rsidRPr="0070381C" w14:paraId="4A0229F7" w14:textId="77777777" w:rsidTr="001C3883">
         <w:trPr>
           <w:trHeight w:val="1630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA8C91A" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="5323515A" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TOCO BAGGIO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7837D045" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="0CF4D8E4" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador PSDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="103DE181" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="28316B96" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070381C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PRO</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="0070381C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fª</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070381C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SILVANA PERIN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF91B48" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vereadora MDB</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0070381C">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ADIR CUNICO</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3100BDD9" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="11985F11" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070381C">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="047FF937" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="1D83D4B6" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BRENDO BRAGA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C885C1E" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="6584132C" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador Republicanos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5642BA06" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="16E05CA6" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DARCI GONÇALVES</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58E74AD3" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="384F01BB" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador MDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D62AC8" w:rsidRPr="0070381C" w14:paraId="79154D4C" w14:textId="77777777" w:rsidTr="0057194F">
+      <w:tr w:rsidR="001C3883" w:rsidRPr="0070381C" w14:paraId="4718663B" w14:textId="77777777" w:rsidTr="001C3883">
         <w:trPr>
           <w:trHeight w:val="1551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B54EE4B" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="5010CA10" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DIOGO KRIGUER</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6446AA3B" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="2F249FC8" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador PSDB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="05FD845C" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="2B127893" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>EMERSON FARIAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CB789D" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="7EA86CBA" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vereador PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDF0BE8" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="1E6006CC" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GRINGO DO BARREIRO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D89A33" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="64F170E3" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00A064FB" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="1D8497D2" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>JANE DELALIBERA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="244EAB7B" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="02C12796" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereadora PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D62AC8" w:rsidRPr="0070381C" w14:paraId="6E59F379" w14:textId="77777777" w:rsidTr="0057194F">
+      <w:tr w:rsidR="001C3883" w:rsidRPr="0070381C" w14:paraId="0D23374F" w14:textId="77777777" w:rsidTr="00D34194">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3475" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41434A1E" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="0E16BCE1" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RODRIGO MATTERAZZI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D7F398A" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="1958CD3F" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador Republicanos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3239" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="24CF3867" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="7EC6A4A1" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> SILVANA PERIN</w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ADIR CUNICO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB39605" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="25A69DEA" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Vereadora MDB</w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vereador NOVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="508F060C" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="0404E35E" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WANDERLEY PAULO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19E7D819" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="0070381C" w:rsidRDefault="00D62AC8" w:rsidP="0057194F">
+          <w:p w14:paraId="4A9339F5" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="0070381C" w:rsidRDefault="001C3883" w:rsidP="00D34194">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070381C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vereador PP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BDE523C" w14:textId="77777777" w:rsidR="00D62AC8" w:rsidRPr="00D764B1" w:rsidRDefault="00D62AC8" w:rsidP="00D62AC8">
+    <w:p w14:paraId="1B0D9A3B" w14:textId="77777777" w:rsidR="001C3883" w:rsidRPr="00D764B1" w:rsidRDefault="001C3883" w:rsidP="001C3883">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43B70A02" w14:textId="6007DA9F" w:rsidR="00D62AC8" w:rsidRDefault="00D62AC8" w:rsidP="00D764B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285AF52F" w14:textId="447CC35F" w:rsidR="00D62AC8" w:rsidRDefault="00D62AC8" w:rsidP="00D764B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -2907,58 +2980,58 @@
     </w:tbl>
     <w:p w14:paraId="48B89EEC" w14:textId="77777777" w:rsidR="004120C4" w:rsidRPr="00D764B1" w:rsidRDefault="004120C4" w:rsidP="00D764B1">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004120C4" w:rsidRPr="00D764B1" w:rsidSect="00F5783F">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2694" w:right="1134" w:bottom="567" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1024B58B" w14:textId="77777777" w:rsidR="006B5337" w:rsidRDefault="006B5337">
+    <w:p w14:paraId="230F8040" w14:textId="77777777" w:rsidR="00032E71" w:rsidRDefault="00032E71">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40D7B5E6" w14:textId="77777777" w:rsidR="006B5337" w:rsidRDefault="006B5337">
+    <w:p w14:paraId="3D476C72" w14:textId="77777777" w:rsidR="00032E71" w:rsidRDefault="00032E71">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -3031,58 +3104,58 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3B469966" w14:textId="77777777" w:rsidR="00822879" w:rsidRDefault="00822879" w:rsidP="00033ACB">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="10342" w:y="-757"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1E77ABAF" w14:textId="77777777" w:rsidR="00822879" w:rsidRDefault="00822879" w:rsidP="00CC4DF2">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A22520F" w14:textId="77777777" w:rsidR="006B5337" w:rsidRDefault="006B5337">
+    <w:p w14:paraId="5837DEBE" w14:textId="77777777" w:rsidR="00032E71" w:rsidRDefault="00032E71">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55874DE9" w14:textId="77777777" w:rsidR="006B5337" w:rsidRDefault="006B5337">
+    <w:p w14:paraId="42CF090C" w14:textId="77777777" w:rsidR="00032E71" w:rsidRDefault="00032E71">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="66FB820F" w14:textId="77777777" w:rsidR="00822879" w:rsidRDefault="00822879">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="59B96366" w14:textId="77777777" w:rsidR="00822879" w:rsidRDefault="00822879">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -3474,127 +3547,129 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0020344B"/>
     <w:rsid w:val="000279E5"/>
     <w:rsid w:val="00031B6E"/>
+    <w:rsid w:val="00032E71"/>
     <w:rsid w:val="0003314D"/>
     <w:rsid w:val="00033ACB"/>
     <w:rsid w:val="000363D7"/>
     <w:rsid w:val="00037AA2"/>
     <w:rsid w:val="00042DC3"/>
     <w:rsid w:val="000531FF"/>
     <w:rsid w:val="00063E84"/>
     <w:rsid w:val="00073200"/>
     <w:rsid w:val="00073F25"/>
     <w:rsid w:val="00076C20"/>
     <w:rsid w:val="0008384B"/>
     <w:rsid w:val="00090856"/>
     <w:rsid w:val="00091944"/>
     <w:rsid w:val="000941E2"/>
     <w:rsid w:val="000B1A1C"/>
     <w:rsid w:val="000B513D"/>
     <w:rsid w:val="000B5598"/>
     <w:rsid w:val="000B688E"/>
     <w:rsid w:val="000C5EBD"/>
     <w:rsid w:val="000C6A44"/>
     <w:rsid w:val="000D3A88"/>
     <w:rsid w:val="000D60A7"/>
     <w:rsid w:val="000D7875"/>
     <w:rsid w:val="000E74D0"/>
     <w:rsid w:val="000F1B7C"/>
     <w:rsid w:val="000F4FC6"/>
     <w:rsid w:val="00107F72"/>
     <w:rsid w:val="0011463A"/>
     <w:rsid w:val="00125068"/>
     <w:rsid w:val="00132241"/>
     <w:rsid w:val="00137C86"/>
     <w:rsid w:val="00147E88"/>
     <w:rsid w:val="00163611"/>
     <w:rsid w:val="001665CC"/>
     <w:rsid w:val="00171CB3"/>
     <w:rsid w:val="001724C0"/>
     <w:rsid w:val="00180A3E"/>
     <w:rsid w:val="001867A2"/>
     <w:rsid w:val="00197838"/>
     <w:rsid w:val="00197D96"/>
     <w:rsid w:val="001A1698"/>
     <w:rsid w:val="001A26EC"/>
     <w:rsid w:val="001A6461"/>
     <w:rsid w:val="001A64CD"/>
     <w:rsid w:val="001B19AF"/>
     <w:rsid w:val="001B19C8"/>
     <w:rsid w:val="001B4819"/>
+    <w:rsid w:val="001C3883"/>
     <w:rsid w:val="001C5E0E"/>
     <w:rsid w:val="001D0EF0"/>
     <w:rsid w:val="001D4409"/>
     <w:rsid w:val="001D448E"/>
     <w:rsid w:val="001E18B2"/>
     <w:rsid w:val="001F0DB6"/>
     <w:rsid w:val="001F23C9"/>
     <w:rsid w:val="0020344B"/>
     <w:rsid w:val="0020776E"/>
     <w:rsid w:val="002137FB"/>
     <w:rsid w:val="00214AF7"/>
     <w:rsid w:val="00217F59"/>
     <w:rsid w:val="00220D8D"/>
     <w:rsid w:val="00222DEC"/>
     <w:rsid w:val="0022382E"/>
     <w:rsid w:val="00231A73"/>
     <w:rsid w:val="00232E60"/>
     <w:rsid w:val="00235544"/>
     <w:rsid w:val="00236C25"/>
     <w:rsid w:val="002463D1"/>
     <w:rsid w:val="00246A49"/>
     <w:rsid w:val="002548AD"/>
     <w:rsid w:val="0026759F"/>
     <w:rsid w:val="00270246"/>
     <w:rsid w:val="00277000"/>
@@ -3896,50 +3971,51 @@
     <w:rsid w:val="00C54938"/>
     <w:rsid w:val="00C568FB"/>
     <w:rsid w:val="00C60D9B"/>
     <w:rsid w:val="00C6218A"/>
     <w:rsid w:val="00C720D7"/>
     <w:rsid w:val="00C8208B"/>
     <w:rsid w:val="00C83EBF"/>
     <w:rsid w:val="00C86945"/>
     <w:rsid w:val="00C90CA4"/>
     <w:rsid w:val="00C91041"/>
     <w:rsid w:val="00C91513"/>
     <w:rsid w:val="00CA0A45"/>
     <w:rsid w:val="00CA15AD"/>
     <w:rsid w:val="00CA1BDA"/>
     <w:rsid w:val="00CB375A"/>
     <w:rsid w:val="00CB5336"/>
     <w:rsid w:val="00CB7CAF"/>
     <w:rsid w:val="00CC2B0A"/>
     <w:rsid w:val="00CC3526"/>
     <w:rsid w:val="00CC4DF2"/>
     <w:rsid w:val="00CD047D"/>
     <w:rsid w:val="00CD43C0"/>
     <w:rsid w:val="00CE0580"/>
     <w:rsid w:val="00CE170B"/>
     <w:rsid w:val="00CE2B95"/>
+    <w:rsid w:val="00CE7B2D"/>
     <w:rsid w:val="00D00D42"/>
     <w:rsid w:val="00D03C7A"/>
     <w:rsid w:val="00D24FDC"/>
     <w:rsid w:val="00D25381"/>
     <w:rsid w:val="00D2605D"/>
     <w:rsid w:val="00D26F3B"/>
     <w:rsid w:val="00D30087"/>
     <w:rsid w:val="00D3769A"/>
     <w:rsid w:val="00D403CA"/>
     <w:rsid w:val="00D45F72"/>
     <w:rsid w:val="00D54591"/>
     <w:rsid w:val="00D5639B"/>
     <w:rsid w:val="00D62AC8"/>
     <w:rsid w:val="00D64200"/>
     <w:rsid w:val="00D6678D"/>
     <w:rsid w:val="00D7330F"/>
     <w:rsid w:val="00D764B1"/>
     <w:rsid w:val="00D8169E"/>
     <w:rsid w:val="00D83E1F"/>
     <w:rsid w:val="00D866DA"/>
     <w:rsid w:val="00D879F2"/>
     <w:rsid w:val="00D87B19"/>
     <w:rsid w:val="00D95B86"/>
     <w:rsid w:val="00D95FA7"/>
     <w:rsid w:val="00DA01E2"/>
@@ -5099,79 +5175,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6122E21F-EF84-4D46-B231-1666FE115314}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B453FC34-A21E-4EDF-963E-4901B6FD83BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>417</Words>
-  <Characters>2252</Characters>
+  <Words>422</Words>
+  <Characters>2279</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LEI COMPLEMENTAR N</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Organização não conhecida</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2664</CharactersWithSpaces>
+  <CharactersWithSpaces>2696</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LEI COMPLEMENTAR N</dc:title>
   <dc:creator>===</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>